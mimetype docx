--- v0 (2026-02-06)
+++ v1 (2026-04-03)
@@ -425,51 +425,51 @@
           <w:spacing w:val="-16"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>individual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">must be a resident of the Northwest Territories and can be nominated by anyone. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7552C578" w14:textId="7C3533AC" w:rsidR="008C1532" w:rsidRDefault="0017727F">
+    <w:p w14:paraId="7552C578" w14:textId="3C3803D9" w:rsidR="008C1532" w:rsidRDefault="0017727F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="251"/>
         <w:ind w:left="115"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Please</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>submit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -485,176 +485,130 @@
         <w:t>forms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00192132" w:rsidRPr="00192132">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>AIPWD_Award@gov.nt.ca</w:t>
       </w:r>
       <w:r w:rsidR="00192132" w:rsidRPr="00192132">
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD10F5F" w14:textId="197CA2DA" w:rsidR="008C548F" w:rsidRPr="008C0EA7" w:rsidRDefault="008C548F">
+    <w:p w14:paraId="4BD10F5F" w14:textId="17585928" w:rsidR="008C548F" w:rsidRPr="008C0EA7" w:rsidRDefault="008C548F">
       <w:pPr>
         <w:spacing w:before="251" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="117" w:right="520"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A784C">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The Award will </w:t>
       </w:r>
       <w:r w:rsidR="002A784C">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="002A784C">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>presented</w:t>
       </w:r>
+      <w:r w:rsidR="00C1539F" w:rsidRPr="00084CE1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002714E2" w:rsidRPr="00084CE1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>on May 22 in Yellowknife</w:t>
+      </w:r>
+      <w:r w:rsidR="00391EEF" w:rsidRPr="00084CE1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00187F33" w:rsidRPr="00084CE1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00C1539F" w:rsidRPr="00C1539F">
-        <w:t xml:space="preserve"> </w:t>
-[...73 lines deleted...]
-      <w:r w:rsidR="00C1539F" w:rsidRPr="00C1539F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>to align with National AccessAbility Week in Canada.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A784C">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42084C46" w14:textId="19A7B08B" w:rsidR="008C1532" w:rsidRDefault="00192132" w:rsidP="008C548F">
+    <w:p w14:paraId="42084C46" w14:textId="6BCA1C95" w:rsidR="008C1532" w:rsidRDefault="00192132" w:rsidP="008C548F">
       <w:pPr>
         <w:spacing w:before="251" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="117" w:right="520"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk221789530"/>
       <w:r w:rsidRPr="00192132">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Contact the</w:t>
       </w:r>
       <w:r w:rsidR="0017727F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0017727F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="005B07F5">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">epartment of </w:t>
@@ -731,66 +685,74 @@
       <w:r w:rsidR="0017727F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>767-9030</w:t>
       </w:r>
       <w:r w:rsidR="00391EEF">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0017727F">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0017727F">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ext. </w:t>
       </w:r>
-      <w:r w:rsidR="008C548F" w:rsidRPr="008C548F">
+      <w:r w:rsidR="008C548F" w:rsidRPr="00762C67">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>49214</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>492</w:t>
+      </w:r>
+      <w:r w:rsidR="00762C67">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> for more information.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="05234FD3" w14:textId="4C3AC0C4" w:rsidR="00192132" w:rsidRPr="005E545D" w:rsidRDefault="00192132" w:rsidP="00192132">
+    <w:p w14:paraId="05234FD3" w14:textId="6C3F5DBC" w:rsidR="00192132" w:rsidRPr="005E545D" w:rsidRDefault="00192132" w:rsidP="00192132">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="115"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E545D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005E545D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E545D">
@@ -846,70 +808,70 @@
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="005E545D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Friday, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>April 2</w:t>
       </w:r>
-      <w:r w:rsidR="00334D48">
+      <w:r w:rsidR="00C02743">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00334D48">
+      <w:r w:rsidR="004C0E5A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005E545D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AE5D3A" w14:textId="77777777" w:rsidR="00C35108" w:rsidRPr="008C548F" w:rsidRDefault="00C35108" w:rsidP="00C35108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="225" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
@@ -1087,67 +1049,57 @@
         <w:trPr>
           <w:trHeight w:val="682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C82F10E" w14:textId="13BCF372" w:rsidR="008C1532" w:rsidRDefault="00391EEF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:ind w:left="111"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Their </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0017727F">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>Community</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Community:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6068" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36666C72" w14:textId="77777777" w:rsidR="008C1532" w:rsidRDefault="008C1532">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C1532" w14:paraId="38405E3F" w14:textId="77777777" w:rsidTr="00C35108">
         <w:trPr>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
@@ -2341,74 +2293,74 @@
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D33B87F" w14:textId="77777777" w:rsidR="00487ED6" w:rsidRDefault="00487ED6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="119" w:hanging="1"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00487ED6">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1900" w:right="1320" w:bottom="1200" w:left="1320" w:header="0" w:footer="1001" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C4AD2DE" w14:textId="77777777" w:rsidR="008301A9" w:rsidRDefault="008301A9">
+    <w:p w14:paraId="3BB5331E" w14:textId="77777777" w:rsidR="00F27BC8" w:rsidRDefault="00F27BC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3511E110" w14:textId="77777777" w:rsidR="008301A9" w:rsidRDefault="008301A9">
+    <w:p w14:paraId="35D18598" w14:textId="77777777" w:rsidR="00F27BC8" w:rsidRDefault="00F27BC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
@@ -2671,58 +2623,58 @@
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00192132">
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="644C949A" w14:textId="77777777" w:rsidR="008301A9" w:rsidRDefault="008301A9">
+    <w:p w14:paraId="7DEC43D0" w14:textId="77777777" w:rsidR="00F27BC8" w:rsidRDefault="00F27BC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06F1ADCC" w14:textId="77777777" w:rsidR="008301A9" w:rsidRDefault="008301A9">
+    <w:p w14:paraId="4E0313D1" w14:textId="77777777" w:rsidR="00F27BC8" w:rsidRDefault="00F27BC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="629A78B1" w14:textId="2F9806CD" w:rsidR="008C1532" w:rsidRDefault="008C1532">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -2864,95 +2816,110 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C1532"/>
     <w:rsid w:val="00035997"/>
+    <w:rsid w:val="00084CE1"/>
+    <w:rsid w:val="000E289A"/>
     <w:rsid w:val="0010269D"/>
     <w:rsid w:val="0017727F"/>
     <w:rsid w:val="00187F33"/>
     <w:rsid w:val="00192132"/>
     <w:rsid w:val="001D12CE"/>
+    <w:rsid w:val="002714E2"/>
     <w:rsid w:val="00277E4E"/>
     <w:rsid w:val="002A784C"/>
+    <w:rsid w:val="002F7B83"/>
+    <w:rsid w:val="0032338D"/>
     <w:rsid w:val="00334D48"/>
     <w:rsid w:val="00391EEF"/>
+    <w:rsid w:val="003A58CB"/>
     <w:rsid w:val="00457B1D"/>
     <w:rsid w:val="0046135A"/>
     <w:rsid w:val="0048349E"/>
     <w:rsid w:val="00487ED6"/>
     <w:rsid w:val="004B6DAC"/>
+    <w:rsid w:val="004C0E5A"/>
     <w:rsid w:val="005771A2"/>
+    <w:rsid w:val="005A7754"/>
     <w:rsid w:val="005B07F5"/>
     <w:rsid w:val="005E093A"/>
     <w:rsid w:val="005E545D"/>
+    <w:rsid w:val="0065178D"/>
     <w:rsid w:val="00694D47"/>
     <w:rsid w:val="006A1671"/>
+    <w:rsid w:val="006B03D7"/>
     <w:rsid w:val="006E0583"/>
     <w:rsid w:val="00741228"/>
+    <w:rsid w:val="00762C67"/>
     <w:rsid w:val="00762F54"/>
     <w:rsid w:val="00796A46"/>
-    <w:rsid w:val="008301A9"/>
     <w:rsid w:val="0087361C"/>
+    <w:rsid w:val="008A2CAF"/>
     <w:rsid w:val="008C0EA7"/>
     <w:rsid w:val="008C1532"/>
     <w:rsid w:val="008C548F"/>
+    <w:rsid w:val="008E341C"/>
     <w:rsid w:val="009E3D8F"/>
     <w:rsid w:val="00A31B38"/>
     <w:rsid w:val="00AE267A"/>
+    <w:rsid w:val="00C02743"/>
     <w:rsid w:val="00C1539F"/>
     <w:rsid w:val="00C35108"/>
     <w:rsid w:val="00CB25B6"/>
     <w:rsid w:val="00D82FF1"/>
     <w:rsid w:val="00DB6B50"/>
+    <w:rsid w:val="00DD32F7"/>
     <w:rsid w:val="00E37D72"/>
+    <w:rsid w:val="00E950F4"/>
+    <w:rsid w:val="00EB3570"/>
     <w:rsid w:val="00EE58E0"/>
     <w:rsid w:val="00F06D6B"/>
     <w:rsid w:val="00F10DEB"/>
-    <w:rsid w:val="00F4571C"/>
+    <w:rsid w:val="00F27BC8"/>
     <w:rsid w:val="00F5045A"/>
     <w:rsid w:val="00F7198B"/>
-    <w:rsid w:val="00FA2DB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AF2AC99"/>
@@ -3862,75 +3829,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>226</Words>
-  <Characters>1289</Characters>
+  <Words>220</Words>
+  <Characters>1254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>GNWT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1512</CharactersWithSpaces>
+  <CharactersWithSpaces>1472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tami Johnson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-03-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 21 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">