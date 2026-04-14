--- v0 (2026-02-04)
+++ v1 (2026-04-14)
@@ -1,742 +1,7564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="26DB0483" w14:textId="695012E4" w:rsidR="006D59D3" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="6DD886E4" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="26BBC780" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="0CE137EB" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="372AF19D" w14:textId="01A83203" w:rsidR="006D59D3" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="0583D334" w14:textId="681CDCA0" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="002F41D8">
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DD1ED0" wp14:editId="7ABD24D7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-1971675</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>38100</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="9792970" cy="894715"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="5" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="9792970" cy="894715"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4A2A17" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="113D70AD" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="7D1858C9" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="2A132336" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="3B3AA2C3" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="5382EC01" w14:textId="77777777" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="60A4C20C" w14:textId="2261AD46" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="2BB51E7A" w14:textId="3648DE9C" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="002F41D8">
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12C8DC32" wp14:editId="3EF31071">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5734685</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>41910</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="528955" cy="427355"/>
+                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Group 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="528955" cy="427355"/>
+                          <a:chOff x="10693" y="3863"/>
+                          <a:chExt cx="833" cy="677"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="docshape9"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="11091" y="4355"/>
+                            <a:ext cx="105" cy="127"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="docshape10"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10693" y="3863"/>
+                            <a:ext cx="833" cy="677"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="T0" fmla="+- 0 11028 10693"/>
+                              <a:gd name="T1" fmla="*/ T0 w 833"/>
+                              <a:gd name="T2" fmla="+- 0 3871 3863"/>
+                              <a:gd name="T3" fmla="*/ 3871 h 677"/>
+                              <a:gd name="T4" fmla="+- 0 10879 10693"/>
+                              <a:gd name="T5" fmla="*/ T4 w 833"/>
+                              <a:gd name="T6" fmla="+- 0 3933 3863"/>
+                              <a:gd name="T7" fmla="*/ 3933 h 677"/>
+                              <a:gd name="T8" fmla="+- 0 10763 10693"/>
+                              <a:gd name="T9" fmla="*/ T8 w 833"/>
+                              <a:gd name="T10" fmla="+- 0 4049 3863"/>
+                              <a:gd name="T11" fmla="*/ 4049 h 677"/>
+                              <a:gd name="T12" fmla="+- 0 10701 10693"/>
+                              <a:gd name="T13" fmla="*/ T12 w 833"/>
+                              <a:gd name="T14" fmla="+- 0 4198 3863"/>
+                              <a:gd name="T15" fmla="*/ 4198 h 677"/>
+                              <a:gd name="T16" fmla="+- 0 10697 10693"/>
+                              <a:gd name="T17" fmla="*/ T16 w 833"/>
+                              <a:gd name="T18" fmla="+- 0 4338 3863"/>
+                              <a:gd name="T19" fmla="*/ 4338 h 677"/>
+                              <a:gd name="T20" fmla="+- 0 10778 10693"/>
+                              <a:gd name="T21" fmla="*/ T20 w 833"/>
+                              <a:gd name="T22" fmla="+- 0 4511 3863"/>
+                              <a:gd name="T23" fmla="*/ 4511 h 677"/>
+                              <a:gd name="T24" fmla="+- 0 10841 10693"/>
+                              <a:gd name="T25" fmla="*/ T24 w 833"/>
+                              <a:gd name="T26" fmla="+- 0 4518 3863"/>
+                              <a:gd name="T27" fmla="*/ 4518 h 677"/>
+                              <a:gd name="T28" fmla="+- 0 10841 10693"/>
+                              <a:gd name="T29" fmla="*/ T28 w 833"/>
+                              <a:gd name="T30" fmla="+- 0 4487 3863"/>
+                              <a:gd name="T31" fmla="*/ 4487 h 677"/>
+                              <a:gd name="T32" fmla="+- 0 10862 10693"/>
+                              <a:gd name="T33" fmla="*/ T32 w 833"/>
+                              <a:gd name="T34" fmla="+- 0 4403 3863"/>
+                              <a:gd name="T35" fmla="*/ 4403 h 677"/>
+                              <a:gd name="T36" fmla="+- 0 10865 10693"/>
+                              <a:gd name="T37" fmla="*/ T36 w 833"/>
+                              <a:gd name="T38" fmla="+- 0 4378 3863"/>
+                              <a:gd name="T39" fmla="*/ 4378 h 677"/>
+                              <a:gd name="T40" fmla="+- 0 10865 10693"/>
+                              <a:gd name="T41" fmla="*/ T40 w 833"/>
+                              <a:gd name="T42" fmla="+- 0 4356 3863"/>
+                              <a:gd name="T43" fmla="*/ 4356 h 677"/>
+                              <a:gd name="T44" fmla="+- 0 10861 10693"/>
+                              <a:gd name="T45" fmla="*/ T44 w 833"/>
+                              <a:gd name="T46" fmla="+- 0 4302 3863"/>
+                              <a:gd name="T47" fmla="*/ 4302 h 677"/>
+                              <a:gd name="T48" fmla="+- 0 10923 10693"/>
+                              <a:gd name="T49" fmla="*/ T48 w 833"/>
+                              <a:gd name="T50" fmla="+- 0 4183 3863"/>
+                              <a:gd name="T51" fmla="*/ 4183 h 677"/>
+                              <a:gd name="T52" fmla="+- 0 11042 10693"/>
+                              <a:gd name="T53" fmla="*/ T52 w 833"/>
+                              <a:gd name="T54" fmla="+- 0 4146 3863"/>
+                              <a:gd name="T55" fmla="*/ 4146 h 677"/>
+                              <a:gd name="T56" fmla="+- 0 11114 10693"/>
+                              <a:gd name="T57" fmla="*/ T56 w 833"/>
+                              <a:gd name="T58" fmla="+- 0 4150 3863"/>
+                              <a:gd name="T59" fmla="*/ 4150 h 677"/>
+                              <a:gd name="T60" fmla="+- 0 11128 10693"/>
+                              <a:gd name="T61" fmla="*/ T60 w 833"/>
+                              <a:gd name="T62" fmla="+- 0 4152 3863"/>
+                              <a:gd name="T63" fmla="*/ 4152 h 677"/>
+                              <a:gd name="T64" fmla="+- 0 11150 10693"/>
+                              <a:gd name="T65" fmla="*/ T64 w 833"/>
+                              <a:gd name="T66" fmla="+- 0 4158 3863"/>
+                              <a:gd name="T67" fmla="*/ 4158 h 677"/>
+                              <a:gd name="T68" fmla="+- 0 11166 10693"/>
+                              <a:gd name="T69" fmla="*/ T68 w 833"/>
+                              <a:gd name="T70" fmla="+- 0 4159 3863"/>
+                              <a:gd name="T71" fmla="*/ 4159 h 677"/>
+                              <a:gd name="T72" fmla="+- 0 11180 10693"/>
+                              <a:gd name="T73" fmla="*/ T72 w 833"/>
+                              <a:gd name="T74" fmla="+- 0 4155 3863"/>
+                              <a:gd name="T75" fmla="*/ 4155 h 677"/>
+                              <a:gd name="T76" fmla="+- 0 11195 10693"/>
+                              <a:gd name="T77" fmla="*/ T76 w 833"/>
+                              <a:gd name="T78" fmla="+- 0 4149 3863"/>
+                              <a:gd name="T79" fmla="*/ 4149 h 677"/>
+                              <a:gd name="T80" fmla="+- 0 11206 10693"/>
+                              <a:gd name="T81" fmla="*/ T80 w 833"/>
+                              <a:gd name="T82" fmla="+- 0 4147 3863"/>
+                              <a:gd name="T83" fmla="*/ 4147 h 677"/>
+                              <a:gd name="T84" fmla="+- 0 11256 10693"/>
+                              <a:gd name="T85" fmla="*/ T84 w 833"/>
+                              <a:gd name="T86" fmla="+- 0 4157 3863"/>
+                              <a:gd name="T87" fmla="*/ 4157 h 677"/>
+                              <a:gd name="T88" fmla="+- 0 11284 10693"/>
+                              <a:gd name="T89" fmla="*/ T88 w 833"/>
+                              <a:gd name="T90" fmla="+- 0 4164 3863"/>
+                              <a:gd name="T91" fmla="*/ 4164 h 677"/>
+                              <a:gd name="T92" fmla="+- 0 11309 10693"/>
+                              <a:gd name="T93" fmla="*/ T92 w 833"/>
+                              <a:gd name="T94" fmla="+- 0 4168 3863"/>
+                              <a:gd name="T95" fmla="*/ 4168 h 677"/>
+                              <a:gd name="T96" fmla="+- 0 11341 10693"/>
+                              <a:gd name="T97" fmla="*/ T96 w 833"/>
+                              <a:gd name="T98" fmla="+- 0 4172 3863"/>
+                              <a:gd name="T99" fmla="*/ 4172 h 677"/>
+                              <a:gd name="T100" fmla="+- 0 11445 10693"/>
+                              <a:gd name="T101" fmla="*/ T100 w 833"/>
+                              <a:gd name="T102" fmla="+- 0 4238 3863"/>
+                              <a:gd name="T103" fmla="*/ 4238 h 677"/>
+                              <a:gd name="T104" fmla="+- 0 11458 10693"/>
+                              <a:gd name="T105" fmla="*/ T104 w 833"/>
+                              <a:gd name="T106" fmla="+- 0 4245 3863"/>
+                              <a:gd name="T107" fmla="*/ 4245 h 677"/>
+                              <a:gd name="T108" fmla="+- 0 11457 10693"/>
+                              <a:gd name="T109" fmla="*/ T108 w 833"/>
+                              <a:gd name="T110" fmla="+- 0 4254 3863"/>
+                              <a:gd name="T111" fmla="*/ 4254 h 677"/>
+                              <a:gd name="T112" fmla="+- 0 11427 10693"/>
+                              <a:gd name="T113" fmla="*/ T112 w 833"/>
+                              <a:gd name="T114" fmla="+- 0 4267 3863"/>
+                              <a:gd name="T115" fmla="*/ 4267 h 677"/>
+                              <a:gd name="T116" fmla="+- 0 11421 10693"/>
+                              <a:gd name="T117" fmla="*/ T116 w 833"/>
+                              <a:gd name="T118" fmla="+- 0 4272 3863"/>
+                              <a:gd name="T119" fmla="*/ 4272 h 677"/>
+                              <a:gd name="T120" fmla="+- 0 11416 10693"/>
+                              <a:gd name="T121" fmla="*/ T120 w 833"/>
+                              <a:gd name="T122" fmla="+- 0 4283 3863"/>
+                              <a:gd name="T123" fmla="*/ 4283 h 677"/>
+                              <a:gd name="T124" fmla="+- 0 11400 10693"/>
+                              <a:gd name="T125" fmla="*/ T124 w 833"/>
+                              <a:gd name="T126" fmla="+- 0 4284 3863"/>
+                              <a:gd name="T127" fmla="*/ 4284 h 677"/>
+                              <a:gd name="T128" fmla="+- 0 11378 10693"/>
+                              <a:gd name="T129" fmla="*/ T128 w 833"/>
+                              <a:gd name="T130" fmla="+- 0 4281 3863"/>
+                              <a:gd name="T131" fmla="*/ 4281 h 677"/>
+                              <a:gd name="T132" fmla="+- 0 11229 10693"/>
+                              <a:gd name="T133" fmla="*/ T132 w 833"/>
+                              <a:gd name="T134" fmla="+- 0 4315 3863"/>
+                              <a:gd name="T135" fmla="*/ 4315 h 677"/>
+                              <a:gd name="T136" fmla="+- 0 11218 10693"/>
+                              <a:gd name="T137" fmla="*/ T136 w 833"/>
+                              <a:gd name="T138" fmla="+- 0 4355 3863"/>
+                              <a:gd name="T139" fmla="*/ 4355 h 677"/>
+                              <a:gd name="T140" fmla="+- 0 11262 10693"/>
+                              <a:gd name="T141" fmla="*/ T140 w 833"/>
+                              <a:gd name="T142" fmla="+- 0 4430 3863"/>
+                              <a:gd name="T143" fmla="*/ 4430 h 677"/>
+                              <a:gd name="T144" fmla="+- 0 11271 10693"/>
+                              <a:gd name="T145" fmla="*/ T144 w 833"/>
+                              <a:gd name="T146" fmla="+- 0 4442 3863"/>
+                              <a:gd name="T147" fmla="*/ 4442 h 677"/>
+                              <a:gd name="T148" fmla="+- 0 11273 10693"/>
+                              <a:gd name="T149" fmla="*/ T148 w 833"/>
+                              <a:gd name="T150" fmla="+- 0 4454 3863"/>
+                              <a:gd name="T151" fmla="*/ 4454 h 677"/>
+                              <a:gd name="T152" fmla="+- 0 11282 10693"/>
+                              <a:gd name="T153" fmla="*/ T152 w 833"/>
+                              <a:gd name="T154" fmla="+- 0 4453 3863"/>
+                              <a:gd name="T155" fmla="*/ 4453 h 677"/>
+                              <a:gd name="T156" fmla="+- 0 11305 10693"/>
+                              <a:gd name="T157" fmla="*/ T156 w 833"/>
+                              <a:gd name="T158" fmla="+- 0 4445 3863"/>
+                              <a:gd name="T159" fmla="*/ 4445 h 677"/>
+                              <a:gd name="T160" fmla="+- 0 11323 10693"/>
+                              <a:gd name="T161" fmla="*/ T160 w 833"/>
+                              <a:gd name="T162" fmla="+- 0 4437 3863"/>
+                              <a:gd name="T163" fmla="*/ 4437 h 677"/>
+                              <a:gd name="T164" fmla="+- 0 11337 10693"/>
+                              <a:gd name="T165" fmla="*/ T164 w 833"/>
+                              <a:gd name="T166" fmla="+- 0 4436 3863"/>
+                              <a:gd name="T167" fmla="*/ 4436 h 677"/>
+                              <a:gd name="T168" fmla="+- 0 11341 10693"/>
+                              <a:gd name="T169" fmla="*/ T168 w 833"/>
+                              <a:gd name="T170" fmla="+- 0 4439 3863"/>
+                              <a:gd name="T171" fmla="*/ 4439 h 677"/>
+                              <a:gd name="T172" fmla="+- 0 11351 10693"/>
+                              <a:gd name="T173" fmla="*/ T172 w 833"/>
+                              <a:gd name="T174" fmla="+- 0 4456 3863"/>
+                              <a:gd name="T175" fmla="*/ 4456 h 677"/>
+                              <a:gd name="T176" fmla="+- 0 11367 10693"/>
+                              <a:gd name="T177" fmla="*/ T176 w 833"/>
+                              <a:gd name="T178" fmla="+- 0 4472 3863"/>
+                              <a:gd name="T179" fmla="*/ 4472 h 677"/>
+                              <a:gd name="T180" fmla="+- 0 11379 10693"/>
+                              <a:gd name="T181" fmla="*/ T180 w 833"/>
+                              <a:gd name="T182" fmla="+- 0 4475 3863"/>
+                              <a:gd name="T183" fmla="*/ 4475 h 677"/>
+                              <a:gd name="T184" fmla="+- 0 11412 10693"/>
+                              <a:gd name="T185" fmla="*/ T184 w 833"/>
+                              <a:gd name="T186" fmla="+- 0 4519 3863"/>
+                              <a:gd name="T187" fmla="*/ 4519 h 677"/>
+                              <a:gd name="T188" fmla="+- 0 11433 10693"/>
+                              <a:gd name="T189" fmla="*/ T188 w 833"/>
+                              <a:gd name="T190" fmla="+- 0 4540 3863"/>
+                              <a:gd name="T191" fmla="*/ 4540 h 677"/>
+                              <a:gd name="T192" fmla="+- 0 11475 10693"/>
+                              <a:gd name="T193" fmla="*/ T192 w 833"/>
+                              <a:gd name="T194" fmla="+- 0 4479 3863"/>
+                              <a:gd name="T195" fmla="*/ 4479 h 677"/>
+                              <a:gd name="T196" fmla="+- 0 11520 10693"/>
+                              <a:gd name="T197" fmla="*/ T196 w 833"/>
+                              <a:gd name="T198" fmla="+- 0 4349 3863"/>
+                              <a:gd name="T199" fmla="*/ 4349 h 677"/>
+                              <a:gd name="T200" fmla="+- 0 11518 10693"/>
+                              <a:gd name="T201" fmla="*/ T200 w 833"/>
+                              <a:gd name="T202" fmla="+- 0 4198 3863"/>
+                              <a:gd name="T203" fmla="*/ 4198 h 677"/>
+                              <a:gd name="T204" fmla="+- 0 11456 10693"/>
+                              <a:gd name="T205" fmla="*/ T204 w 833"/>
+                              <a:gd name="T206" fmla="+- 0 4049 3863"/>
+                              <a:gd name="T207" fmla="*/ 4049 h 677"/>
+                              <a:gd name="T208" fmla="+- 0 11341 10693"/>
+                              <a:gd name="T209" fmla="*/ T208 w 833"/>
+                              <a:gd name="T210" fmla="+- 0 3933 3863"/>
+                              <a:gd name="T211" fmla="*/ 3933 h 677"/>
+                              <a:gd name="T212" fmla="+- 0 11191 10693"/>
+                              <a:gd name="T213" fmla="*/ T212 w 833"/>
+                              <a:gd name="T214" fmla="+- 0 3871 3863"/>
+                              <a:gd name="T215" fmla="*/ 3871 h 677"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="T1" y="T3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T5" y="T7"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T9" y="T11"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T13" y="T15"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T17" y="T19"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T21" y="T23"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T25" y="T27"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T29" y="T31"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T33" y="T35"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T37" y="T39"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T41" y="T43"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T45" y="T47"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T49" y="T51"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T53" y="T55"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T57" y="T59"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T61" y="T63"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T65" y="T67"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T69" y="T71"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T73" y="T75"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T77" y="T79"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T81" y="T83"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T85" y="T87"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T89" y="T91"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T93" y="T95"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T97" y="T99"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T101" y="T103"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T105" y="T107"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T109" y="T111"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T113" y="T115"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T117" y="T119"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T121" y="T123"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T125" y="T127"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T129" y="T131"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T133" y="T135"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T137" y="T139"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T141" y="T143"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T145" y="T147"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T149" y="T151"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T153" y="T155"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T157" y="T159"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T161" y="T163"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T165" y="T167"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T169" y="T171"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T173" y="T175"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T177" y="T179"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T181" y="T183"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T185" y="T187"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T189" y="T191"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T193" y="T195"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T197" y="T199"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T201" y="T203"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T205" y="T207"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T209" y="T211"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T213" y="T215"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="833" h="677">
+                                <a:moveTo>
+                                  <a:pt x="417" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="335" y="8"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="257" y="32"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="186" y="70"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="122" y="122"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="70" y="186"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="32" y="257"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="8" y="335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="417"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4" y="475"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="37" y="587"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="85" y="648"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="150" y="671"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="148" y="655"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="147" y="639"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="148" y="624"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="151" y="608"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="169" y="540"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="171" y="526"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="172" y="515"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="172" y="504"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="172" y="493"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="168" y="461"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="168" y="439"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="190" y="368"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="230" y="320"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="297" y="290"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="349" y="283"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="375" y="284"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="421" y="287"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="428" y="288"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="435" y="289"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="450" y="294"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="457" y="295"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="468" y="296"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="473" y="296"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="482" y="294"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="487" y="292"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="497" y="287"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="502" y="286"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="510" y="284"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="513" y="284"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="532" y="287"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="563" y="294"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="578" y="298"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="591" y="301"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="603" y="303"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="616" y="305"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="638" y="308"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="648" y="309"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="710" y="339"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="752" y="375"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="757" y="378"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="765" y="382"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="768" y="383"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="764" y="391"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="736" y="403"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="734" y="404"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="730" y="406"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="728" y="409"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="725" y="418"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="723" y="420"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="715" y="421"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="707" y="421"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="692" y="418"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="685" y="418"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="594" y="430"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="536" y="452"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="523" y="477"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="525" y="492"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="552" y="550"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="569" y="567"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="576" y="575"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="578" y="579"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="580" y="586"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="580" y="591"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="584" y="590"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="589" y="590"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="602" y="585"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="612" y="582"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="625" y="576"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="630" y="574"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="637" y="573"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="644" y="573"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="645" y="573"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="648" y="576"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="652" y="585"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="658" y="593"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="668" y="605"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="674" y="609"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="682" y="612"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="686" y="612"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="699" y="629"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="719" y="656"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="727" y="666"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="740" y="677"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="741" y="677"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="782" y="616"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="810" y="553"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="827" y="486"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="833" y="417"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="825" y="335"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="801" y="257"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="763" y="186"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="711" y="122"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="648" y="70"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="576" y="32"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="498" y="8"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="417" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="2799D5"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="8" name="docshape11"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="10908" y="4366"/>
+                            <a:ext cx="166" cy="159"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="docshape12"/>
+                        <wps:cNvSpPr>
+                          <a:spLocks/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="11380" y="4202"/>
+                            <a:ext cx="18" cy="12"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="T0" fmla="+- 0 11386 11381"/>
+                              <a:gd name="T1" fmla="*/ T0 w 18"/>
+                              <a:gd name="T2" fmla="+- 0 4202 4202"/>
+                              <a:gd name="T3" fmla="*/ 4202 h 12"/>
+                              <a:gd name="T4" fmla="+- 0 11381 11381"/>
+                              <a:gd name="T5" fmla="*/ T4 w 18"/>
+                              <a:gd name="T6" fmla="+- 0 4207 4202"/>
+                              <a:gd name="T7" fmla="*/ 4207 h 12"/>
+                              <a:gd name="T8" fmla="+- 0 11381 11381"/>
+                              <a:gd name="T9" fmla="*/ T8 w 18"/>
+                              <a:gd name="T10" fmla="+- 0 4208 4202"/>
+                              <a:gd name="T11" fmla="*/ 4208 h 12"/>
+                              <a:gd name="T12" fmla="+- 0 11388 11381"/>
+                              <a:gd name="T13" fmla="*/ T12 w 18"/>
+                              <a:gd name="T14" fmla="+- 0 4212 4202"/>
+                              <a:gd name="T15" fmla="*/ 4212 h 12"/>
+                              <a:gd name="T16" fmla="+- 0 11391 11381"/>
+                              <a:gd name="T17" fmla="*/ T16 w 18"/>
+                              <a:gd name="T18" fmla="+- 0 4213 4202"/>
+                              <a:gd name="T19" fmla="*/ 4213 h 12"/>
+                              <a:gd name="T20" fmla="+- 0 11393 11381"/>
+                              <a:gd name="T21" fmla="*/ T20 w 18"/>
+                              <a:gd name="T22" fmla="+- 0 4214 4202"/>
+                              <a:gd name="T23" fmla="*/ 4214 h 12"/>
+                              <a:gd name="T24" fmla="+- 0 11397 11381"/>
+                              <a:gd name="T25" fmla="*/ T24 w 18"/>
+                              <a:gd name="T26" fmla="+- 0 4214 4202"/>
+                              <a:gd name="T27" fmla="*/ 4214 h 12"/>
+                              <a:gd name="T28" fmla="+- 0 11397 11381"/>
+                              <a:gd name="T29" fmla="*/ T28 w 18"/>
+                              <a:gd name="T30" fmla="+- 0 4214 4202"/>
+                              <a:gd name="T31" fmla="*/ 4214 h 12"/>
+                              <a:gd name="T32" fmla="+- 0 11398 11381"/>
+                              <a:gd name="T33" fmla="*/ T32 w 18"/>
+                              <a:gd name="T34" fmla="+- 0 4214 4202"/>
+                              <a:gd name="T35" fmla="*/ 4214 h 12"/>
+                              <a:gd name="T36" fmla="+- 0 11398 11381"/>
+                              <a:gd name="T37" fmla="*/ T36 w 18"/>
+                              <a:gd name="T38" fmla="+- 0 4214 4202"/>
+                              <a:gd name="T39" fmla="*/ 4214 h 12"/>
+                              <a:gd name="T40" fmla="+- 0 11399 11381"/>
+                              <a:gd name="T41" fmla="*/ T40 w 18"/>
+                              <a:gd name="T42" fmla="+- 0 4214 4202"/>
+                              <a:gd name="T43" fmla="*/ 4214 h 12"/>
+                              <a:gd name="T44" fmla="+- 0 11399 11381"/>
+                              <a:gd name="T45" fmla="*/ T44 w 18"/>
+                              <a:gd name="T46" fmla="+- 0 4213 4202"/>
+                              <a:gd name="T47" fmla="*/ 4213 h 12"/>
+                              <a:gd name="T48" fmla="+- 0 11398 11381"/>
+                              <a:gd name="T49" fmla="*/ T48 w 18"/>
+                              <a:gd name="T50" fmla="+- 0 4213 4202"/>
+                              <a:gd name="T51" fmla="*/ 4213 h 12"/>
+                              <a:gd name="T52" fmla="+- 0 11397 11381"/>
+                              <a:gd name="T53" fmla="*/ T52 w 18"/>
+                              <a:gd name="T54" fmla="+- 0 4211 4202"/>
+                              <a:gd name="T55" fmla="*/ 4211 h 12"/>
+                              <a:gd name="T56" fmla="+- 0 11397 11381"/>
+                              <a:gd name="T57" fmla="*/ T56 w 18"/>
+                              <a:gd name="T58" fmla="+- 0 4210 4202"/>
+                              <a:gd name="T59" fmla="*/ 4210 h 12"/>
+                              <a:gd name="T60" fmla="+- 0 11396 11381"/>
+                              <a:gd name="T61" fmla="*/ T60 w 18"/>
+                              <a:gd name="T62" fmla="+- 0 4209 4202"/>
+                              <a:gd name="T63" fmla="*/ 4209 h 12"/>
+                              <a:gd name="T64" fmla="+- 0 11393 11381"/>
+                              <a:gd name="T65" fmla="*/ T64 w 18"/>
+                              <a:gd name="T66" fmla="+- 0 4207 4202"/>
+                              <a:gd name="T67" fmla="*/ 4207 h 12"/>
+                              <a:gd name="T68" fmla="+- 0 11391 11381"/>
+                              <a:gd name="T69" fmla="*/ T68 w 18"/>
+                              <a:gd name="T70" fmla="+- 0 4205 4202"/>
+                              <a:gd name="T71" fmla="*/ 4205 h 12"/>
+                              <a:gd name="T72" fmla="+- 0 11388 11381"/>
+                              <a:gd name="T73" fmla="*/ T72 w 18"/>
+                              <a:gd name="T74" fmla="+- 0 4203 4202"/>
+                              <a:gd name="T75" fmla="*/ 4203 h 12"/>
+                              <a:gd name="T76" fmla="+- 0 11387 11381"/>
+                              <a:gd name="T77" fmla="*/ T76 w 18"/>
+                              <a:gd name="T78" fmla="+- 0 4203 4202"/>
+                              <a:gd name="T79" fmla="*/ 4203 h 12"/>
+                              <a:gd name="T80" fmla="+- 0 11386 11381"/>
+                              <a:gd name="T81" fmla="*/ T80 w 18"/>
+                              <a:gd name="T82" fmla="+- 0 4202 4202"/>
+                              <a:gd name="T83" fmla="*/ 4202 h 12"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="T1" y="T3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T5" y="T7"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T9" y="T11"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T13" y="T15"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T17" y="T19"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T21" y="T23"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T25" y="T27"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T29" y="T31"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T33" y="T35"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T37" y="T39"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T41" y="T43"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T45" y="T47"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T49" y="T51"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T53" y="T55"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T57" y="T59"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T61" y="T63"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T65" y="T67"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T69" y="T71"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T73" y="T75"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T77" y="T79"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="T81" y="T83"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="18" h="12">
+                                <a:moveTo>
+                                  <a:pt x="5" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="5"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7" y="10"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10" y="11"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="16" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="18" y="11"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="17" y="11"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="16" y="9"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="16" y="8"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="15" y="7"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="12" y="5"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="10" y="3"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7" y="1"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6" y="1"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="2799D5"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a14:hiddenLine>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="55F15352" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:451.55pt;margin-top:3.3pt;width:41.65pt;height:33.65pt;z-index:251658240" coordorigin="10693,3863" coordsize="833,677" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCKHRa0XRIAAA9eAAAOAAAAZHJzL2Uyb0RvYy54bWzsXGtv68YR/V6g/0HQ&#10;xxaJtXzLyL1FkbRBgT6Clv0BsizbQmVRleTrm/76ntkHtUPOLJmkKBAgAXJlW4fLs3N2hjuzu/zq&#10;d59fD4tPu/Nl3x0/LM2Xq+Vid9x2j/vj84flP9s/ftEsF5fr5vi4OXTH3Yfl97vL8ncff/2rr95P&#10;97use+kOj7vzAo0cL/fvpw/Ll+v1dH93d9m+7F43ly+70+6IL5+68+vmil/Pz3eP5807Wn893GWr&#10;VXX33p0fT+duu7tc8Ndv3JfLj7b9p6fd9vq3p6fL7ro4fFiC29X+e7b/PtC/dx+/2tw/nzenl/3W&#10;09j8CBavm/0RN+2b+mZz3SzezvtRU6/77bm7dE/XL7fd61339LTf7mwf0BuzGvTm23P3drJ9eb5/&#10;fz71ZoJpB3b60c1u//rp2/PpH6fvzo49fvxzt/3XBXa5ez8938ff0+/PDrx4eP9L9wg9N2/Xznb8&#10;89P5lZpAlxafrX2/7+27+3xdbPHHMmvWZblcbPFVkdU5frb2375AJLrKrKp1vlzg67yp8vDlH/zl&#10;TY7v6Nqqrum7u829u6tl6pl9/Oq0397jf28t/DSy1vSowlXXt/Nu6Rt5ndXG6+b8r7fTFxD2tLnu&#10;H/aH/fV7O0hhICJ1/PTdfkuGpl9g2O/Oi/0jLLFcHDevsOVjt728bE67NXUuYNwVG+qRFWZx7L5+&#10;2Ryfd7+/nDC6YTNcHv50PnfvL7vN44X+TBbirdhfGYuHw/70x/3hQMrRz76/cJDBABNM5gbvN932&#10;7XV3vDpvPO8O6Hp3vLzsT5fl4ny/e33YoY/nPz1aQpv7y3n7d/C2ul+u5911+0I3fwIJ/3fI2n9h&#10;Gd9IUncuGKuTw8+Y1RqGoXHWj7IwCs3KD0GT8WEEI58v12933euCfgBrELWDe/PpzxeiDGoBQqSP&#10;HdnOduVwZH8AkP5i6RNh/yP4U2RCqLsEU+O3kbF/kDf/g4YMWFKzt0FVDQeVsbHOg4K/X2Jnt5e7&#10;bwg2z86CwwY7q+66ud++OTuTzYJtETsfYWX60/Oj94gWIfvp9YCI/NsvFqsFVM2ahQsS1uo3IMR2&#10;wN/cLdrV4n1Bdx9gsoCxjeVNbRa3MHNrCkGmb8qCXhY+4MTM4LUxs1VTr2VmGGx9c20hM4NaUWP5&#10;Os9FZnWAoZMWJDLDEzdqzKzqKpeZrQOQbNbIzDBs4taKVbEWqZlYAIsSuRmuAcitjEzOxDK0JlPo&#10;cRkKs25kerEKFiXT40LQSKsVerEWrakUelyLIs8VerEUFiXSy7gYsF6tuEMWy9FmmkNwNYrSyB6R&#10;xVpYlEyPi2FWTaGIm8VytJniFRlXAzeWrYcwfnMxi5LpcTFS9GI5WoQcMZzkXI2iaGpx7OWxFhYl&#10;0su5GKBXZfLYo2nQLaTkimvkXI2iWMlBJY+1sCiZHheD6JUKvViONldcI+dqFDmGshiNYy0sSqRX&#10;cDES9IpYjrZQXKPgamAWUYn0ilgLi5LpcTGInuIaRSxHWyiuUXA1inyVyfRiLSxKpsfFwOQpU54Z&#10;RSxHWyiuUXI1CtPIY6+MtbAokV7JxcA0oFBco4zlaEvFNUquRmEKWVzKVXpHsyiZHhfD4L9Cdo0y&#10;lqPFkBIDS8nVKEy5EsUtYy0sSqRXcTHATptEVbEcbaW4RsXVwI3lsYcELrYeUDI9LgboobviHK+K&#10;5WgrxTUqrgboyYGlirWwKJkeFwP0qkqhF8vRVopr1FwN3FieUNWxFhYl0qu5GKDXKNarYznaWnGN&#10;mquBG5fi2KtjLSxKpsfFAL218tRASn8bLW2tuEbN1YBPKtaLtbAokV7DxYBnrBRxm1iOFjYWPbfh&#10;auDG8pSgibWwKJkeFwP0EDJE12hiOdpGcY2GqwHZFHqxFhYl0+NiUFxR4l4Ty9E2imusuRqFgYtL&#10;UwLK7KOwDJRIb83FMCZfKSka1Zz6Btu14hprrgboyYFlHWthUTI9LgboabPldSxHu1ZcY83VKAxc&#10;XLRerIVFifTMiquBZ1qhuK5ZxYK0uFL2DmTvwc42Ay8yLR1axYJYmMKRSwKOCPaig9iiz01jzCA0&#10;jlyWIkOvJTMi+QqdQfpsYQpHrgtx1HLKVSwN7Kj4CeY/4dbejqXsKAi3AWg5AiZzHKblBtVZxY6D&#10;vFxNzA2XpsgqOdbgcc84AqZw5MLAjpkyhTYmlqbFE1vR2nBp0GnZZfDUYhwBkzkOE3QD91fsyDN0&#10;PHgUjtnQZ5SptOFJegaYwpELAzvCX2Wf4Wm60fJ0M0zU6Tkg+gzP1AmmcOTCIDZqhQ6TxdKgTqT5&#10;zDBbzxq51mF4uk4wmeMwXzdZpjxeDE/YjZax4wkQhpnz69wosYfn7ARTOA59JkMJRdY65z6jpe1m&#10;lLcrE0STx8JQFV7hOMzcMZqU5A7eFOxDFUsMXMVnhsk7El95PPLsnWCyHQsuDGY6qB3LduT5Ox6a&#10;GkcuTVEgpRV9poiFsTCF49BnsMCmcYylgR01nxmm8YX2nOF5PMFkjqNEPms0rXkmTzmmOOM2w1y+&#10;KOVSAxKZaPBgLqPFx5ILQ9NGbd7D03mj5fPIQMOtnV/TTErUmmf0BJPtOErpc61eY3hOb7Sk3gyz&#10;epTaZI48rSeYwnHoMzmgss/wxJ6m/bLWw9S+QJQS7chze4IpHLkwiTm4qbjPaOm9Geb3RS5nqIYn&#10;+ASTOY4y/LzUYg9P8SkBkO04TPILpbhpeJZPMIXjyGcwjZO15nm+0RJ9M8z0C21uVsfCFASTOY5y&#10;/VxbsTM82aeKimzHYbpf1Ipf83yfYArHoc8UmF/LduQZv9FSfjPM+UujjMeGPWcIpnAc+gzWqzSO&#10;sTSt0fJ+M0z8SzzZRb/mmT/BZI6j1J9MLtuR5/5GS/7NMPsvMHpkjvw5A5jCcegzJXIAhWMsTWu0&#10;CgAWP/lzJleqY2YdC1MQTOSIDVasQeRq2vwRu5cClOZmuFL2mWxYA9BWbDNeAyCYwnHkM1qRLKON&#10;H7caQKbVAFAEDDj3vNYWvTNeAyCYwpELk3jOZLwGkGk1gGxQA1D3DGSsBqDvGshGNQCzVp4zGa8B&#10;4EpF60ENQN1xkbEaAN9zgZ00/b6QzYvbhoMNJJ+Pfq8IflpgOxTtNaOtI6fuQhvJWoxGbP5p7R4Q&#10;NAEUfauAMSwIHHYDpcFwHQLDrG5DUBpNprJwu9VtkglVLizc7gGbhFMRgeDI/eeQoXzewuf1lFJr&#10;giMjntM6ZbkWPq+rlHBa+LyuUu5HcKRsc8hQGmbh87pKy5oERyIzp3VKTix8XlcpT7DweV2lKTvB&#10;3Q7IyUFAs2cLn9dVmsgSHPPPOV2lOaWFz+sqTe8sfF5XaaZFcEyQ5pChSY+Fz+sqLTsQHNOGOa37&#10;ractCviz4L6reJjOgdsqObExeLLNu8D3lkrN8y7w/aW676wL+uiEADzvAt9nqojOuiBEKCpPzrsg&#10;dLrfnDkRYEOUosLdrDuEOGVQRZt3Qeg0SlqzLgixyswMVlgScAMV64Uz7xCUnhmwTIhYVAaZ1YcQ&#10;s7A+Pe+CELXMzLBlQtwyyNZnUQqRi1LnWReE2EV57LwLgtJIKmddEOIXNrjMvCAojXRr3h2C0jOD&#10;mAlRDCvt8+5Ay4s2Ls0MZHaqTxfQFH1OH+y8210wr9N2EmwvmBnI7IzUXcA67Z6dfqZIu7mHx0DO&#10;ywWOgTxQNzB33Fxpghl+XLx/WNo9zC/uxAH9/bX7tGs7i7jSPBPrp9Z4dnM17nb7/nCMcTlV7EGw&#10;8QYL34bPk20t806HpQVn1/B1+HQwm9OjMZSakjBaOgIMCxNJHFWsCIZKQao5Wu8AjDimYMh0gKL+&#10;plDulmS9FAqZHdpC7p5E+Ylk2XtUsFb4dFbzc4eqSGuA3Uf2rlUfZEIz4dOLgHaIXdUH1PB9+Aw4&#10;N0Kq/uERvg+fAefby4pkb5GCu/uuJvrhoyWKJOn2qA6JfpRYxEtpgWqiw/VThcA/fPp+BNxqoh8e&#10;VyBeJe9bObsUeL7Mwk3ZmYpNNELRbqq9jBYMCYc13STOh88M7aZwKLLY9rAwm8ZRzRX3xeJoEofV&#10;b4+b8KHM2S9r0v3FCp1vLzz6gq7h0+lbeP/IUBBL9Re7HFx7/WMotBM+fXte32ydHn+Ff5hP4qgo&#10;S/ab4kf1TotLR8ci6DsRXkoqbFnd0v0oqXAzQ9/Sz82nxkEZ4vIUP1q3mWGXkgrvFpceLyXVYoHL&#10;UfhLjYOK6ngWlx73lUHRzeLS0b6iBWiLS/OjOO9w6fFcez3yibhR09ol3XfiaVSHZzjsmLJL7ae/&#10;OcZrGuf7MRE36so9LfN+nhj8LHw6f6tzZ2ccB0jflzYjoL84yzOBc+O5QNE02Q8fhwoUONM4F4ew&#10;G3wC58ZVMRGfa6otUj8QL5P3pVruDFxFawuEm+BX+fnGFK6khQVqD8+bFL8y6IZxmMTRPiBqrz8j&#10;G/QPn24clL4YWKA/yfb8uC8R95O4MN/os7lwv/Dp71u78VdO+FGIQ2WfioV2wqdvj9b10N9yYvpa&#10;BtyEf5R47tr2Jp7npS8ulRO4yj8XSoyHlP0qqr/bfqT1qLxuJeyYbM/PX0os9qZxbtyXeL4mcbQH&#10;hvhN4py/TeNcXJvsRxh/U/ajTRbEb2I+Wfn5RoXFoGR/aZEc7VUT8ary8w3SL9keLcRSe1M4Wpsj&#10;HOpaqfZq2pNIOOxXSeJozx3hsHkiiaN9WISbiBu1L25N4nq7pO/b+OdviQpVil/j+1FM+LnN2NGP&#10;qdyy8X40lak2tLCJ9qbyXpyytbipNLqm9Ti0N5WVh/nLRJJP7kPNTZQMCloaBiz9TB1WM0Kk3R66&#10;y86JQzUSdw4+FEuoxhId5750h/1jeKXA5fz88PXhvPi0wes3snq9/iY4HYMph+fDKXR3tv2he/we&#10;J//PHQ7mY6jinSP44aU7/2e5eMf7Oz4sL/9+29ArGw5/OuJI/Rpb7wC72l+QjGCasDjH3zzE32yO&#10;WzT1YXldYjGRfvz6it9wydvpvH9+wZ2MXV48dr/HCy+e9vZlAMTPsYJF6Bec6v/5vX4CA4O/fsLV&#10;3PibI1Ac+7m/f8KG5//b+ydWa9RnyOOw+cwGwM19eC8CDpC515jcSuvh5Snh5RI///dPUFQfDCsr&#10;ALkJ3lLhXjMBNX7yCyiwIRm3IkPT1hIEqcjQUIBeF9M/cYOZ43j1g14/gQ0/eAlFjqq/vdHtnRGI&#10;6beNJbT1xWUH8QsjML1zEH9mAyd2b5RvLeEp0rdE32NHieMft4WpSdSWZSTzwlysb82+fGLMC4Mx&#10;agu3rEVemEX0LVmQxAsGj9pK8MLcpW/NvnpizItGUNQY7tmIxOh52rdlURIz2DBujahhJ7woZayA&#10;e/GEQI4rgORSVpNtbLEokRzXALRo641ILpahtQdbBHJcBtw2ly0Xq2BREjl6cEY6EDns95PIUUWy&#10;V6K1J1rG5EbnWXBWGqp51735weA4C1AiOa4DkcPGU5Ecc4WMthgL5LgQsIlCLpbBokRyXIcUuVgJ&#10;98KJMbnRCRaF3OAAi2I5KhsOZG1ky/HTK/bwikCOC6FajqrM/RhRLUe1jpnkYiXcyyYEclwInVws&#10;g0pudGAlX+PgjzTmKFXqO+teNTEmNzysoo05flaFUNKYG51U0cnFSrgXTQjkuBCwiRxK+CEVQonk&#10;uA7kEMqYE14zMSY3PJ6ikeOnUzRyVGcYjDkllPCjKfZkikBu5BBGjHP8WAp2a4qWGx9K0eIclZ9v&#10;Y84eSRHIcSEg60omN3AI2m89no2MT6Ngh7LoEPwwij2LMiY3PImC3QAiOUq4+57iEUKbbwVyXAca&#10;c8rji59CsYdQBHJDh1CmS/wECk2qRHJcByKnPPiputp31r1cYkxuePYEGy9Ey9GSb98YLEfHEcaW&#10;Gx880aZMtDTXt+deLSGQ40LgtnIoofXPvjGLEslxHWi0Kd7KD5zY8yYCOS6ETi6WQSU3Pmqi5Q38&#10;pIk9aDImR5U0Z5F06oAVIma5W+6AGs0vm6i13d9+If2XTdSjTfRhW+LMXYm/bKLWhpjfu9D2a17p&#10;Pa3/k03UP3nvGwLRAlvf8GCQdr4hSqO0EtYEtX1vrjQTir6hnhw+3Qqew6RXCTCpoUJOuF1oIHy6&#10;hvxKQr9nMHwbPj0K0TQuCoVvw6dH4fkyA+V52ewVBg9thE/fFgw5oy2PSi9T+/2GU3107NMrSH7D&#10;RXpJwK+ep/cYYYhQB9Mye3XSqzzensmVIK9MEsNHZ5Djl3WMH7COYV+qjbeO29Ue/4Z0eq15/Ltd&#10;97i9x/3jfwEAAP//AwBQSwMECgAAAAAAAAAhANQRcHsMAgAADAIAABQAAABkcnMvbWVkaWEvaW1h&#10;Z2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAAOAAAAEQgGAAAA7cidnwAAAAZiS0dEAP8A/wD/oL2n&#10;kwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAaxJREFUKJFj+P//P8P///8ZHn78qWy96MaLyA33jvz6&#10;+48VJo4LMzFAQefxl71vvv8VP/fyu/X2ux/DGQgAJgYGBoZLr76b7X342R8m2HH8Zd/ZF99sCGqc&#10;c/FNObLgux9/RaM3PThcd+jZrJ9//nFg08j48ssvKYdltx//Q3I2MjAQ5zw+11POnZuN+TOKjVvv&#10;forApYmBgYHhwsvvlnm7n6z98+8/C4rGI4+/eODzCwMDA8PRp19dJ5153YSi8da7n7qENDIwMDDM&#10;u/im9PmX37JwjW9//BEjRuOf/wwsBx999oZrZGFi/E2MRgYGBoZLr3+YwTXK8LLeJ1bj5VffTeEa&#10;dUU5TxOr8e6Hn1pff//jYWBgYGDKMxGtUxVkv0qMxn//GZiuvIbYytzb1vwhRENwjqYIxwU+duYP&#10;X3//4//w868wLs1CHCyvrWV4djP+//8fQ/Ll19/SCy69LZp/+V0RuhwXK9OXVQGK5lg1wkDe7sdr&#10;d93/HATjMzIw/NcQ5rjorMC7kQWnLgYGBn0xzhP7Hnz2c1HkW++tzLfcVJL7oAAH8zsGBgYGAAGI&#10;xf6qhf41AAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQB4SRcCrwIAAK8CAAAUAAAAZHJzL21lZGlh&#10;L2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAAAFgAAABUIBgAAAEIgHpUAAAAGYktHRAD/AP8A&#10;/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAAJPSURBVDiNrdRNaBNBFAfwN22+upsaqknRtdhC&#10;ehGqSBESFKV4UBAvYgXRQz2oEKUKopRWRCje9FQQrKIFDQYJaA4iEUoXD7mE1KTFxho0hZAv23w1&#10;yZrNbmbHg6ZIzDa7xT8MDDPzfjwYeEAIgWZLxJLmnCfq835fH5YkCcm9k1ttIJNA6ufR4I/KoRuz&#10;cfdtNuHkRMko97ZZZGFPpDBS37/7Vjx/5k103p/khpTCiBDyz2FJwKYjLyMpHpOOxrtrg+bJ0YPd&#10;97bUsXu5cKkZCgDwdCE7tl7FXaphAROd83PuulyBgIl+dqV4WjXsiRRGkmVxz2ZF4Sw/qAoWsKSf&#10;DmUmWhUVeLxDFewK5x2JktjXEq7i7YphTpSMj4OZO60KAACSJbFXMexayl3N89isBI4Vhf5qTTK0&#10;hDkBdz5fzN5SggIAYALtC6sVe0t4OpSZyPHYohQG+P0fm8KJktA7s5i7qQYFAPBGi2fffi1cJISg&#10;prB7uXBZlIhOLUwA0PjH5MwVb+x9JMfva7xvp044Hq5VarvUwvXEimK/K5x3+JPckF6DeGuX/gtC&#10;iKADz8JcpUaorcKN2W/p8D84tvsCejS/encqsDb5v2AAgJ20Jo4IIfAhWhweYxMv5CaakjBGbczG&#10;UHM2hmZtDM1uzOP7vvSUcyk3CgCAAMiAxRCgtG3lT+nK4Wafa6E0KRtDsXaGnrMxNNvTqV1BCG0M&#10;d019UxawacBiCJyyml6dtG573U1rkwAA6bLY8ySUGffFueN7zYag/U9XfSZd5G+oMb8AtZk7z5hF&#10;zEgAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAJqq0jzfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AUhO+C/2F5gje7idHYxLyUUtRTEWwF8bbNviah2bchu03Sf+960uMww8w3xWo2nRhp&#10;cK1lhHgRgSCurG65Rvjcv94tQTivWKvOMiFcyMGqvL4qVK7txB807nwtQgm7XCE03ve5lK5qyCi3&#10;sD1x8I52MMoHOdRSD2oK5aaT91GUSqNaDguN6mnTUHXanQ3C26SmdRK/jNvTcXP53j++f21jQry9&#10;mdfPIDzN/i8Mv/gBHcrAdLBn1k50CFmUxCGKkKYggp8t0wcQB4SnJANZFvL/gfIHAAD//wMAUEsD&#10;BBQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrC&#10;MBCG7wv7DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYF&#10;QayDcWwV/B62XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LH&#10;ZGVEfURLsm/bb5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvI&#10;FuRzh+49Dt2/g3x47nADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAih0WtF0SAAAPXgAA&#10;DgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA1BFwewwCAAAM&#10;AgAAFAAAAAAAAAAAAAAAAADDFAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEA&#10;eEkXAq8CAACvAgAAFAAAAAAAAAAAAAAAAAABFwAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwECLQAU&#10;AAYACAAAACEAmqrSPN8AAAAIAQAADwAAAAAAAAAAAAAAAADiGQAAZHJzL2Rvd25yZXYueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAAAAAAAAAAAAAAAA7hoAAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAA6hsAAAAA&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="docshape9" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:11091;top:4355;width:105;height:127;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB76J3kxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTezMYi1abZiJQWPIja1IO9PbLPJDb7NmS3Mf33riD0OMzMN0y6HEwjeupcbVnBNIpB&#10;EBdW11wqOHx9TBYgnEfW2FgmBX/kYJk9jFJMtL3wJ/W5L0WAsEtQQeV9m0jpiooMusi2xME72c6g&#10;D7Irpe7wEuCmkU9x/CwN1hwWKmzpraLiJ/81CvRsQef3HeN8u+r3x9y1ZvPyrdTjeFi9gvA0+P/w&#10;vb3WCmZwuxJugMyuAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHvoneTEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId14" o:title=""/>
+                </v:shape>
+                <v:shape id="docshape10" o:spid="_x0000_s1028" style="position:absolute;left:10693;top:3863;width:833;height:677;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="833,677" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAAHyEwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvlXgHa5F6Kw45RDRgEEJC7bFNe4DbEi9xRLwOsZufPn1dqVKPo5n5RrPZjbYRPXW+dqxguUhA&#10;EJdO11wp+Pw4Pq1A+ICssXFMCibysNvOHjaYazfwO/VFqESEsM9RgQmhzaX0pSGLfuFa4uhdXWcx&#10;RNlVUnc4RLhtZJokmbRYc1ww2NLBUHkrvqyCyx1v1fmUvoTv8m16PhZmSlajUo/zcb8GEWgM/+G/&#10;9qtWkMHvlXgD5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwAB8hMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m417,l335,8,257,32,186,70r-64,52l70,186,32,257,8,335,,417r4,58l37,587r48,61l150,671r-2,-16l147,639r1,-15l151,608r18,-68l171,526r1,-11l172,504r,-11l168,461r,-22l190,368r40,-48l297,290r52,-7l375,284r46,3l428,288r7,1l450,294r7,1l468,296r5,l482,294r5,-2l497,287r5,-1l510,284r3,l532,287r31,7l578,298r13,3l603,303r13,2l638,308r10,1l710,339r42,36l757,378r8,4l768,383r-4,8l736,403r-2,1l730,406r-2,3l725,418r-2,2l715,421r-8,l692,418r-7,l594,430r-58,22l523,477r2,15l552,550r17,17l576,575r2,4l580,586r,5l584,590r5,l602,585r10,-3l625,576r5,-2l637,573r7,l645,573r3,3l652,585r6,8l668,605r6,4l682,612r4,l699,629r20,27l727,666r13,11l741,677r41,-61l810,553r17,-67l833,417r-8,-82l801,257,763,186,711,122,648,70,576,32,498,8,417,xe" fillcolor="#2799d5" stroked="f">
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="335,3871;186,3933;70,4049;8,4198;4,4338;85,4511;148,4518;148,4487;169,4403;172,4378;172,4356;168,4302;230,4183;349,4146;421,4150;435,4152;457,4158;473,4159;487,4155;502,4149;513,4147;563,4157;591,4164;616,4168;648,4172;752,4238;765,4245;764,4254;734,4267;728,4272;723,4283;707,4284;685,4281;536,4315;525,4355;569,4430;578,4442;580,4454;589,4453;612,4445;630,4437;644,4436;648,4439;658,4456;674,4472;686,4475;719,4519;740,4540;782,4479;827,4349;825,4198;763,4049;648,3933;498,3871" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="docshape11" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:10908;top:4366;width:166;height:159;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfy6VpvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVBciHaPogDAMuPC1vzR3mjrNTW3SGv16sxBcHs57sYq2Fj21vnKsYDLOQBAXTldc&#10;Kjgdt59zED4ga6wdk4I7eVgtBx8LzLW78Z76QyhFCmGfowITQpNL6QtDFv3YNcSJ+3OtxZBgW0rd&#10;4i2F21pOs2wmLVacGgw29G2o+D90VkHoro+L6dbleePt7nLt4+Z3GpUaDeP6C0SgGN7il/tHK0hb&#10;05V0A+TyCQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB/LpWm+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+                <v:shape id="docshape12" o:spid="_x0000_s1030" style="position:absolute;left:11380;top:4202;width:18;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="18,12" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcePxwxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8Mw&#10;DIXvhf0Ho0FvrbMd0pLVLVthozAoLM0PELaWhMVysL027a+vDoPdJN7Te582u8kP6kwx9YENPC0L&#10;UMQ2uJ5bA83pfbEGlTKywyEwGbhSgt32YbbByoULf9G5zq2SEE4VGuhyHiutk+3IY1qGkVi07xA9&#10;Zlljq13Ei4T7QT8XRak99iwNHY6078j+1L/ewLq2+49jeWuv5WdjuWymuMpvxswfp9cXUJmm/G/+&#10;uz44wRd6+UUG0Ns7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABx4/HDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m5,l,5,,6r7,4l10,11r2,1l16,12r1,l18,12r,-1l17,11,16,9r,-1l15,7,12,5,10,3,7,1,6,1,5,xe" fillcolor="#2799d5" stroked="f">
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="5,4202;0,4207;0,4208;7,4212;10,4213;12,4214;16,4214;16,4214;17,4214;17,4214;18,4214;18,4213;17,4213;16,4211;16,4210;15,4209;12,4207;10,4205;7,4203;6,4203;5,4202" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA10880" w14:textId="77777777" w:rsidR="002F41D8" w:rsidRPr="0063271D" w:rsidRDefault="002F41D8" w:rsidP="006D59D3">
+      <w:pPr>
+        <w:ind w:left="1440" w:right="-540"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="2799D5"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77050DF1" w14:textId="77777777" w:rsidR="005A2B20" w:rsidRPr="0063271D" w:rsidRDefault="009B1301" w:rsidP="009B1301">
+      <w:pPr>
+        <w:ind w:left="630" w:right="-540"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:color w:val="2799D5"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="2799D5"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t>FONDS POUR LE MIEUX-ÊTRE PSYCHOLOGIQUE ET LE RÉTABLISSEMENT DES DÉPENDANCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8D1BD2" w14:textId="17F4C885" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3" w:rsidP="009B1301">
+      <w:pPr>
+        <w:ind w:left="630" w:right="-540"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:color w:val="2799D5"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="2799D5"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Formulaire de demande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5EF92C" w14:textId="44BFEE2E" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3" w:rsidP="006D59D3">
+      <w:pPr>
+        <w:ind w:left="1440" w:right="-540"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:b/>
+          <w:color w:val="A7A9AC"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:color w:val="A7A9AC"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1666392009"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Cover Pages"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0BD93C03" w14:textId="355C093C" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+        <w:p w14:paraId="27DFF6FD" w14:textId="0A9AA841" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+        <w:p w14:paraId="0F27BC66" w14:textId="2A2AEF7F" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+        <w:p w14:paraId="619363A6" w14:textId="42C4BE1B" w:rsidR="002F41D8" w:rsidRPr="0063271D" w:rsidRDefault="00E70058" w:rsidP="00170FBB">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+            <w:sectPr w:rsidR="002F41D8" w:rsidRPr="0063271D" w:rsidSect="00536D5D">
+              <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+              <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+              <w:pgNumType w:start="0"/>
+              <w:cols w:space="720"/>
+              <w:titlePg/>
+              <w:docGrid w:linePitch="360"/>
+            </w:sectPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:noProof/>
+              <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C9A4856" wp14:editId="4BC3D821">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-914400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8851265</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7781290" cy="1206500"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1" name="image5.png"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId16" cstate="print"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7781290" cy="1206500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="03A792F8" w14:textId="24BFB004" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00EF6AE6" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:rStyle w:val="Heading1Char"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t>Liste de vérification pour le formulaire de demande</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:rStyle w:val="Heading1Char"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:br/>
+            <w:t xml:space="preserve">Veuillez vous assurer que tous ces points sont </w:t>
+          </w:r>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve">réglés </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>pour permettre le traitement de votre demande de financement :</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:br/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4EBDDE81" w14:textId="6FE481A4" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00000000" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-877697664"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:t>Tous les rapports sur les programmes ainsi que les rapports financiers et de vérification en souffrance relatifs aux accords de contribution antérieurs du GTNO ont été transmis aux représentants des ministères concernés.</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:br/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="650DCD5B" w14:textId="3A0EC4DA" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00000000" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1038096460"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00FD2EBF">
+            <w:t xml:space="preserve">Le formulaire de demande dûment rempli a été envoyé par courriel à </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId17" w:history="1">
+            <w:r w:rsidR="00FD2EBF" w:rsidRPr="00D62917">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>mha@gov.nt.ca</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00FD2EBF">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:br/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5D8C1BBC" w14:textId="3DAD3AA6" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00000000" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-329758084"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00EF6AE6" w:rsidRPr="0063271D">
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve">Le formulaire de budget dûment rempli a été envoyé par courriel à </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId18" w:history="1">
+            <w:r w:rsidR="00FD2EBF" w:rsidRPr="00D62917">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>mha@gov.nt.ca</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00FD2EBF">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:br/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6310E8EA" w14:textId="71368571" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00000000" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1833403729"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00EF6AE6" w:rsidRPr="0063271D">
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:t>Une attestation d’assurance en cours de validité a été envoyée par courriel à mha@gov.nt.ca (le cas échéant; ce document n’est pas obligatoire pour les organismes du GTNO).</w:t>
+          </w:r>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:br/>
+          </w:r>
+          <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+            <w:br/>
+            <w:t>Une attestation d’enregistrement a été envoyée par courriel à mha@gov.nt.ca (le cas échéant; ce document n’est pas obligatoire pour les organismes du GTNO et les gouvernements autochtones).</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1AC44F3F" w14:textId="77777777" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00EF6AE6" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>Sélectionnez l’une de ces deux options, s’il y a lieu :</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7820EF7C" w14:textId="456FB2F8" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00EF6AE6" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:tab/>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="2035071584"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="0063271D">
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:t xml:space="preserve">Attestation de </w:t>
+          </w:r>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve">conformité </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>(organismes de bienfaisance et associations)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="229072D1" w14:textId="53106A70" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00EF6AE6" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:tab/>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1245759079"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="0063271D">
+                <w:rPr>
+                  <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                </w:rPr>
+                <w:t>☐</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>Certificat de dénomination commerciale (entreprises et sociétés)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="680C8CC6" w14:textId="1A36F37A" w:rsidR="00EF6AE6" w:rsidRPr="0063271D" w:rsidRDefault="00EF6AE6">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="0076B6"/>
+              <w:sz w:val="48"/>
+              <w:szCs w:val="48"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="02112FA7" w14:textId="0C84E51B" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:lastRenderedPageBreak/>
+            <w:t>Coordonnées</w:t>
+          </w:r>
+        </w:p>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid"/>
+            <w:tblW w:w="0" w:type="auto"/>
+            <w:tblCellMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="72" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="72" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="3127"/>
+            <w:gridCol w:w="1563"/>
+            <w:gridCol w:w="1554"/>
+            <w:gridCol w:w="3106"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00170FBB" w:rsidRPr="0063271D" w14:paraId="71E1729F" w14:textId="77777777" w:rsidTr="003111DC">
+            <w:trPr>
+              <w:trHeight w:val="432"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9350" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="685DCF2A" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Personne-ressource :</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00170FBB" w:rsidRPr="0063271D" w14:paraId="5645132B" w14:textId="77777777" w:rsidTr="003111DC">
+            <w:trPr>
+              <w:trHeight w:val="432"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9350" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="70F731F9" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Nom de l’organisme :</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00170FBB" w:rsidRPr="0063271D" w14:paraId="03886569" w14:textId="77777777" w:rsidTr="003111DC">
+            <w:trPr>
+              <w:trHeight w:val="432"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4690" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="32FD403F" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Numéro de téléphone :</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4660" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="389692BE" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Courriel :</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00170FBB" w:rsidRPr="0063271D" w14:paraId="3F8C04F0" w14:textId="77777777" w:rsidTr="003111DC">
+            <w:trPr>
+              <w:trHeight w:val="432"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9350" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E866B08" w14:textId="7379EF44" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="003111DC" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Adresse postale (appartement, rue, case postale, le cas échéant) :</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="15C4F231" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00170FBB" w:rsidRPr="0063271D" w14:paraId="03E1F65B" w14:textId="77777777" w:rsidTr="003111DC">
+            <w:trPr>
+              <w:trHeight w:val="432"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3127" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="79A63B6F" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Collectivité :</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7942FFC4" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3117" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A5AF85E" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Territoire :</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2EF6F2DC" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>TNO</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3106" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="52CFAB0D" w14:textId="77777777" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="009D105A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Code postal :</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="5BEED5A3" w14:textId="6ED29CC5" w:rsidR="009B1301" w:rsidRPr="0063271D" w:rsidRDefault="009B1301" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>Détails du financement</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="7486B4CA" w14:textId="243F84AD" w:rsidR="009B1301" w:rsidRPr="0063271D" w:rsidRDefault="00F37301" w:rsidP="009B1301">
+          <w:pPr>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Sélectionnez le fonds que vous souhaitez solliciter :</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="50523BF7" w14:textId="77777777" w:rsidR="00FC7D3A" w:rsidRPr="0063271D" w:rsidRDefault="00FC7D3A" w:rsidP="009B1301">
+          <w:pPr>
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="TableGrid"/>
+            <w:tblW w:w="13500" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblCellMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="72" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="72" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="13500"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="005F02DE" w:rsidRPr="0063271D" w14:paraId="0FA54E54" w14:textId="77777777" w:rsidTr="000D38CA">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9360" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="56A19386" w14:textId="4106D96A" w:rsidR="005F02DE" w:rsidRPr="0063271D" w:rsidRDefault="00000000" w:rsidP="000D38CA">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                    <w:id w:val="-993173545"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="005F02DE" w:rsidRPr="0063271D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Fonds communautaire de prévention du suicide</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="005F02DE" w:rsidRPr="0063271D" w14:paraId="3B9B2DCC" w14:textId="77777777" w:rsidTr="000D38CA">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9360" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="53BAAD67" w14:textId="46ECC35E" w:rsidR="005F02DE" w:rsidRPr="0063271D" w:rsidRDefault="00000000" w:rsidP="000D38CA">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:sz w:val="28"/>
+                    </w:rPr>
+                    <w:id w:val="-722219871"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="005F02DE" w:rsidRPr="0063271D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                        <w:sz w:val="28"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00DE4D61" w:rsidRPr="0063271D">
+                  <w:rPr>
+                    <w:sz w:val="28"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Fonds pour le mieux-être psychologique et le rétablissement des dépendances</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+        <w:p w14:paraId="5F13000D" w14:textId="77777777" w:rsidR="00FC7D3A" w:rsidRPr="0063271D" w:rsidRDefault="00FC7D3A" w:rsidP="009B1301">
+          <w:pPr>
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="689CE5D5" w14:textId="3E0DA83D" w:rsidR="00AE3C83" w:rsidRPr="0063271D" w:rsidRDefault="00F37301" w:rsidP="00837274">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+            <w:spacing w:after="120"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>Pour connaître les exigences du fonds, consultez l</w:t>
+          </w:r>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t>e</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId19" w:history="1">
+            <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>www.gov.nt.ca/fr/services/funding-programs</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="22186977" w14:textId="468F4FDF" w:rsidR="00AE3C83" w:rsidRPr="0063271D" w:rsidRDefault="00AE3C83" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>Instructions relatives à la demande</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="74BAC814" w14:textId="3BB44D4C" w:rsidR="0097289D" w:rsidRPr="0063271D" w:rsidRDefault="00FD2EBF" w:rsidP="00FF7D07">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="18"/>
+            </w:numPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD2EBF">
+            <w:t>Veuillez répondre à toutes les questions figurant sur le formulaire de demande.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5B0583BF" w14:textId="231D5BD0" w:rsidR="00FF7D07" w:rsidRPr="0063271D" w:rsidRDefault="00C91C10" w:rsidP="00FF7D07">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="18"/>
+            </w:numPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:t>Tous les documents obligatoires (version papier du formulaire de demande, formulaire de budget, attestation d’assurance et attestation d’enregistrement, le cas échéant) doivent être envoyés par courriel à mha@gov.nt.ca.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="68207A6E" w14:textId="2C1B33A6" w:rsidR="003F064A" w:rsidRPr="0063271D" w:rsidRDefault="003F064A" w:rsidP="003F064A">
+          <w:pPr>
+            <w:widowControl/>
+            <w:numPr>
+              <w:ilvl w:val="1"/>
+              <w:numId w:val="18"/>
+            </w:numPr>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+            <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:color w:val="000000"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Si vous sollicitez plus d’un fonds pour le même projet, expliquez en quoi votre projet répond aux objectifs de chaque fonds et faites la liste de toutes les sources de financement dans le formulaire de budget de la demande.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4105B703" w14:textId="77777777" w:rsidR="003F064A" w:rsidRPr="0063271D" w:rsidRDefault="003F064A" w:rsidP="003F064A">
+          <w:pPr>
+            <w:widowControl/>
+            <w:numPr>
+              <w:ilvl w:val="1"/>
+              <w:numId w:val="18"/>
+            </w:numPr>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+            <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:rPr>
+              <w:rFonts w:cs="Segoe UI"/>
+              <w:color w:val="000000"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Si vous sollicitez le même fonds pour différents projets, envoyez un formulaire de demande et un formulaire de budget distincts pour chaque projet.</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="787E8541" w14:textId="1ADE3AD4" w:rsidR="00A63761" w:rsidRPr="0063271D" w:rsidRDefault="00837274">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:t xml:space="preserve">Pour toute question, écrivez-nous à </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId20" w:history="1">
+            <w:r w:rsidRPr="0063271D">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>mha@gov.nt.ca</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r w:rsidRPr="0063271D">
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:r w:rsidRPr="0063271D">
+            <w:br/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="38A41CE0" w14:textId="77777777" w:rsidR="00F41431" w:rsidRPr="0063271D" w:rsidRDefault="00F41431">
+          <w:pPr>
+            <w:widowControl/>
+            <w:autoSpaceDE/>
+            <w:autoSpaceDN/>
+            <w:adjustRightInd/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:br w:type="page"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="0EB4B25D" w14:textId="2AFCFF33" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00F558B4" w:rsidP="00EF6AE6">
+          <w:pPr>
+            <w:pStyle w:val="Heading1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0063271D">
+            <w:lastRenderedPageBreak/>
+            <w:t>Renseignements sur le programme</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1C0C0029" w14:textId="7B058045" w:rsidR="00F922E3" w:rsidRPr="0063271D" w:rsidRDefault="00E74073" w:rsidP="00F922E3">
+          <w:pPr>
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Toc89348319"/>
+          <w:bookmarkStart w:id="1" w:name="_Toc89411118"/>
+          <w:r w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>Titre du programme</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="0"/>
+          <w:bookmarkEnd w:id="1"/>
+          <w:r w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t> :</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="452B6131" w14:textId="7DAD421E" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00000000" w:rsidP="00170FBB"/>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3455F690" w14:textId="77777777" w:rsidR="008A080C" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="00F459C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc89348320"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc89411119"/>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Description du programme</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="44DB4868" w14:textId="2AF9AFD7" w:rsidR="00703060" w:rsidRPr="0063271D" w:rsidRDefault="008A080C" w:rsidP="008A080C">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Veuillez fournir des réponses concises et claires. Veuillez respecter le nombre maximal de mots, le cas échéant.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B4CE45" w14:textId="7B093FE5" w:rsidR="00703060" w:rsidRPr="0063271D" w:rsidRDefault="000B456D" w:rsidP="00F03AA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Pour quelles activités sollicitez-vous ce financement?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4AF0B4" w14:textId="77777777" w:rsidR="00B864D1" w:rsidRPr="0063271D" w:rsidRDefault="00B864D1" w:rsidP="00B864D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252D12DB" w14:textId="77777777" w:rsidR="00723D0B" w:rsidRPr="0063271D" w:rsidRDefault="00723D0B" w:rsidP="00723D0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277E2FCB" w14:textId="538334D2" w:rsidR="00F03AA8" w:rsidRPr="0063271D" w:rsidRDefault="00F03AA8" w:rsidP="00F03AA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>En quoi ces activités sont-elles liées au mieux-être psychologique, au rétablissement des dépendances ou à la réduction des risques? (150 mots max.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6211D729" w14:textId="0D0E6246" w:rsidR="00F03AA8" w:rsidRPr="0063271D" w:rsidRDefault="00447929" w:rsidP="00F03AA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Dans quelles collectivités le programme ou les activités seront-ils menés?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483E6F37" w14:textId="7A0FF05B" w:rsidR="000B456D" w:rsidRPr="0063271D" w:rsidRDefault="00447929" w:rsidP="00F03AA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Quelles sont les dates ou les périodes prévues pour le programme ou les activités?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D429B37" w14:textId="2A6010CB" w:rsidR="00F03AA8" w:rsidRPr="0063271D" w:rsidRDefault="00F03AA8" w:rsidP="00170FBB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Quel est votre public cible (p. ex. âge, genre, préoccupation particulière)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51725035" w14:textId="77777777" w:rsidR="002F41D8" w:rsidRPr="0063271D" w:rsidRDefault="002F41D8" w:rsidP="00170FBB"/>
+    <w:p w14:paraId="297BD088" w14:textId="77777777" w:rsidR="002F41D8" w:rsidRPr="0063271D" w:rsidRDefault="002F41D8" w:rsidP="00170FBB"/>
+    <w:p w14:paraId="0DFBABA1" w14:textId="0C06E432" w:rsidR="00DA6E9B" w:rsidRPr="0063271D" w:rsidRDefault="00DA6E9B">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F6D0629" w14:textId="77777777" w:rsidR="002F41D8" w:rsidRPr="0063271D" w:rsidRDefault="002F41D8" w:rsidP="00170FBB"/>
+    <w:p w14:paraId="0AF3F823" w14:textId="77777777" w:rsidR="002F41D8" w:rsidRPr="0063271D" w:rsidRDefault="002F41D8" w:rsidP="00170FBB"/>
+    <w:p w14:paraId="23733B5B" w14:textId="7BD5C9A0" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="00170FBB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc89348321"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc89411120"/>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Évaluation du programme</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="3CF713B5" w14:textId="77777777" w:rsidR="00AA0278" w:rsidRPr="0063271D" w:rsidRDefault="00AA0278" w:rsidP="00AA0278"/>
+    <w:p w14:paraId="1DB3F89E" w14:textId="2DED5BD0" w:rsidR="001A5745" w:rsidRPr="0063271D" w:rsidRDefault="001A5745" w:rsidP="00AA0278">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retombées attendues </w:t>
+      </w:r>
+      <w:r w:rsidR="004A66CA" w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans les collectivités </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(150 mots max.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7021CF" w14:textId="21003140" w:rsidR="00871394" w:rsidRPr="0063271D" w:rsidRDefault="0032233D" w:rsidP="001A5745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Comment le programme ou les activités prévus sont-ils censés bénéficier aux collectivités concernées?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD1B066" w14:textId="77777777" w:rsidR="00087953" w:rsidRPr="0063271D" w:rsidRDefault="00087953" w:rsidP="00AA0278">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Partenariats communautaires prévus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C76C050" w14:textId="48BAD3A9" w:rsidR="00AA0278" w:rsidRPr="0063271D" w:rsidRDefault="007F0BD7" w:rsidP="00087953">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Le cas échéant, quels sont les partenariats communautaires qui appuieront ou amélioreront la mise en œuvre de votre programme ou de vos activités?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267FEFCC" w14:textId="668546B0" w:rsidR="006D59D3" w:rsidRPr="0063271D" w:rsidRDefault="006D59D3"/>
+    <w:p w14:paraId="56367228" w14:textId="77777777" w:rsidR="00E70058" w:rsidRPr="0063271D" w:rsidRDefault="00E70058" w:rsidP="003D0725">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C64E96" w14:textId="77777777" w:rsidR="00E70058" w:rsidRPr="0063271D" w:rsidRDefault="00E70058" w:rsidP="003D0725">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC1931B" w14:textId="77777777" w:rsidR="00E70058" w:rsidRPr="0063271D" w:rsidRDefault="00E70058" w:rsidP="003D0725">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303538A5" w14:textId="77777777" w:rsidR="00E70058" w:rsidRPr="0063271D" w:rsidRDefault="00E70058" w:rsidP="003D0725">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CAE783" w14:textId="1A2FB595" w:rsidR="00E70058" w:rsidRPr="0063271D" w:rsidRDefault="00F6469D" w:rsidP="00F6469D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Suivi du programme et production de rapports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAE24C3" w14:textId="77777777" w:rsidR="00450417" w:rsidRPr="0063271D" w:rsidRDefault="00450417" w:rsidP="00450417"/>
+    <w:p w14:paraId="403B35E9" w14:textId="44959FF2" w:rsidR="00450417" w:rsidRPr="0063271D" w:rsidRDefault="00450417" w:rsidP="00450417">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Renseignements demandés :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A24031" w14:textId="42853168" w:rsidR="00CC4B2C" w:rsidRPr="0063271D" w:rsidRDefault="00450417" w:rsidP="003D0725">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">Si un financement est accordé, vous devrez </w:t>
+      </w:r>
+      <w:r w:rsidR="004F55A6" w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">recueillir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>les renseignements suivants et en rendre compte :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1644EDBE" w14:textId="0B9E2F46" w:rsidR="00EC7A83" w:rsidRPr="0063271D" w:rsidRDefault="004F55A6" w:rsidP="00F32225">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001B54AB" w:rsidRPr="0063271D">
+        <w:t>ommentaires des participants sur le programme ou les activités;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6059CE" w14:textId="1FA7802F" w:rsidR="00194F5E" w:rsidRPr="0063271D" w:rsidRDefault="004F55A6" w:rsidP="00F32225">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="007F60EA" w:rsidRPr="0063271D">
+        <w:t>ombre de personnes (chaque personne étant comptée une seule fois) ayant participé à votre programme ou à vos activités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D235BC" w14:textId="12F0B8D1" w:rsidR="00676A28" w:rsidRPr="0063271D" w:rsidRDefault="00676A28" w:rsidP="00676A28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B52F4C6" w14:textId="6A142567" w:rsidR="00F32225" w:rsidRPr="0063271D" w:rsidRDefault="000168ED" w:rsidP="00CC4B2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">Êtes-vous en mesure de </w:t>
+      </w:r>
+      <w:r w:rsidR="004F55A6" w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">recueillir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>ces renseignements?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="999469731"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00F93DF6" w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F55A6" w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="1696186629"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00434BF7" w:rsidRPr="0063271D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004F55A6" w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBCD0E1" w14:textId="6DE5E7D1" w:rsidR="00CC4B2C" w:rsidRDefault="000C3D71" w:rsidP="00CC4B2C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">Dans la négative, veuillez expliquer pourquoi vous n’êtes pas en mesure de les </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF27D5" w:rsidRPr="0063271D">
+        <w:t>recueillir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>. (150 mots max.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CFDE02" w14:textId="77777777" w:rsidR="00E0646E" w:rsidRDefault="00E0646E" w:rsidP="00E0646E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D53440" w14:textId="40EC1F61" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00E0646E" w:rsidP="00E174B0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0646E">
+        <w:t>Consentement à la divulgation des coordonnées</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E0646E">
+        <w:t>Consentez-vous à la transmission de vos coordonnées à d’autres bénéficiaires du Fonds pour le mieux-être psychologique et le rétablissement des dépendances ou pour la prévention du suicide qui souhaiteraient en savoir plus sur le programme offert?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="-371307340"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00E0646E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E0646E">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+          </w:rPr>
+          <w:id w:val="-575291008"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00E0646E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E0646E">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidR="003D0725" w:rsidRPr="0063271D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DAA9BE" w14:textId="77777777" w:rsidR="003D0725" w:rsidRPr="0063271D" w:rsidRDefault="003D0725" w:rsidP="003D0725">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591F95E4" w14:textId="19ABBD36" w:rsidR="00F558B4" w:rsidRPr="0063271D" w:rsidRDefault="003D0725" w:rsidP="00F542DA">
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">Veuillez utiliser la feuille de calcul Excel mise à votre disposition </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="0063271D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>en ligne</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve"> pour présenter votre budget</w:t>
+      </w:r>
+      <w:r w:rsidR="007F70BA" w:rsidRPr="0063271D">
+        <w:t xml:space="preserve"> proposé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>. Détaillez les coûts prévus pour chaque poste budgétaire. Envoyez le formulaire de budget dûment rempli par courriel à mha@gov.nt.ca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FF27A3" w14:textId="31140BD8" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="0063271D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4030"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Déclaration</w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254D7E06" w14:textId="19304E84" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="002F41D8">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">Les renseignements obtenus dans le cadre de la présente demande sont recueillis en vertu du sous-alinéa 40c)(i) de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Loi sur l’accès à l’information et la protection de la vie privée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">, de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Loi sur les renseignements sur la santé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve"> et des règlements </w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D" w:rsidRPr="0063271D">
+        <w:t>connexes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">. Ils seront utilisés pour assurer le suivi du Fonds pour le mieux-être psychologique et le rétablissement des dépendances et des programmes connexes, ainsi que pour leur administration générale et leur mise en application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04476024" w14:textId="16A83397" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="002F41D8">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Les dispositions de ces deux lois relatives à la protection de la vie privée protègent ces renseignements</w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D" w:rsidRPr="0063271D">
+        <w:t>. J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>e comprends que les renseignements fournis dans cette demande peuvent être accessibles en vertu de ces textes législatifs. Toute question relative à la collecte, à l’utilisation ou à la divulgation des renseignements personnels ou de renseignements sur la santé peut être envoyée à la Division du mieux-être psychologique et du rétablissement des dépendances à</w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D" w:rsidRPr="0063271D">
+        <w:t xml:space="preserve"> l’adresse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="0063271D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mha@gov.nt.ca</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4140097D" w14:textId="499CB712" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="002F41D8">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>J’atteste que les renseignements fournis sont exacts et complets et que le rapport est présenté de bonne foi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B8D408" w14:textId="1B200503" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="00170FBB">
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Signature : ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440BC1F1" w14:textId="77777777" w:rsidR="00A601A3" w:rsidRPr="0063271D" w:rsidRDefault="00A601A3" w:rsidP="00170FBB"/>
+    <w:p w14:paraId="3B130579" w14:textId="3E0AEBFB" w:rsidR="00A601A3" w:rsidRPr="0063271D" w:rsidRDefault="00A601A3" w:rsidP="00170FBB">
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Nom (en caractères d’imprimerie) : __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55777785" w14:textId="77777777" w:rsidR="00A601A3" w:rsidRPr="0063271D" w:rsidRDefault="00A601A3" w:rsidP="00170FBB"/>
+    <w:p w14:paraId="4827B264" w14:textId="50863544" w:rsidR="00A601A3" w:rsidRPr="0063271D" w:rsidRDefault="00A601A3" w:rsidP="00170FBB">
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Titre</w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D" w:rsidRPr="0063271D">
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>poste de la personne autorisée à engager les dépenses : _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CE5430" w14:textId="77777777" w:rsidR="00A601A3" w:rsidRPr="0063271D" w:rsidRDefault="00A601A3" w:rsidP="00170FBB"/>
+    <w:p w14:paraId="5DAB05A8" w14:textId="25C06668" w:rsidR="00170FBB" w:rsidRPr="0063271D" w:rsidRDefault="00170FBB" w:rsidP="00170FBB">
+      <w:r w:rsidRPr="0063271D">
+        <w:t>Date de signature (jour</w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D" w:rsidRPr="0063271D">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>mois</w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D" w:rsidRPr="0063271D">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t>année) : _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59951BA8" w14:textId="77777777" w:rsidR="00460214" w:rsidRPr="0063271D" w:rsidRDefault="00460214" w:rsidP="00460214">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4852D545" w14:textId="77777777" w:rsidR="00460214" w:rsidRPr="0063271D" w:rsidRDefault="00460214" w:rsidP="00460214">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CCC9EB8" w14:textId="77777777" w:rsidR="00460214" w:rsidRPr="0063271D" w:rsidRDefault="00460214" w:rsidP="00460214">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F1CCD7" w14:textId="77777777" w:rsidR="00460214" w:rsidRPr="0063271D" w:rsidRDefault="00460214" w:rsidP="00460214">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="174C1F56" w14:textId="77777777" w:rsidR="00411512" w:rsidRPr="0063271D" w:rsidRDefault="00411512" w:rsidP="00460214">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5AE7CE" w14:textId="77777777" w:rsidR="00411512" w:rsidRPr="0063271D" w:rsidRDefault="00411512" w:rsidP="00460214">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607BA133" w14:textId="77777777" w:rsidR="00460214" w:rsidRPr="0063271D" w:rsidRDefault="00460214" w:rsidP="00460214">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A721B5" w14:textId="336AE7E9" w:rsidR="00F542DA" w:rsidRDefault="003B30E5" w:rsidP="00DC585E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve">Envoyez les demandes remplies </w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D" w:rsidRPr="0063271D">
+        <w:t>au format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve"> papier à </w:t>
+      </w:r>
+      <w:r w:rsidR="0063271D" w:rsidRPr="0063271D">
+        <w:t>l’adresse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063271D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="0063271D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mha@gov.nt.ca.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F5BED1" w14:textId="77777777" w:rsidR="00F542DA" w:rsidRDefault="00F542DA" w:rsidP="00DC585E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE15E2C" w14:textId="77777777" w:rsidR="00F542DA" w:rsidRDefault="00F542DA" w:rsidP="00DC585E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F542DA" w:rsidSect="003F7A33">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</calcChain>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="55E32FA9" w14:textId="77777777" w:rsidR="00B75446" w:rsidRDefault="00B75446" w:rsidP="00460214">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5F3052E3" w14:textId="77777777" w:rsidR="00B75446" w:rsidRDefault="00B75446" w:rsidP="00460214">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="08FA9996" w14:textId="77777777" w:rsidR="00B75446" w:rsidRDefault="00B75446"/>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...80 lines deleted...]
-</sst>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Corbel">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...446 lines deleted...]
-</styleSheet>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10262593" w14:textId="59505AED" w:rsidR="009D105A" w:rsidRPr="002F41D8" w:rsidRDefault="009D105A" w:rsidP="002F41D8">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00877CFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00877CFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00877CFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00267164">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:noProof/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00877CFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> SECTIONPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00FD2EBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:noProof/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CB76BA5" w14:textId="77777777" w:rsidR="009D105A" w:rsidRPr="002F41D8" w:rsidRDefault="009D105A" w:rsidP="002F41D8">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00877CFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00877CFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00877CFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00877CFD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> SECTIONPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="45057F07" w14:textId="77777777" w:rsidR="00B75446" w:rsidRDefault="00B75446" w:rsidP="00460214">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7F0C9588" w14:textId="77777777" w:rsidR="00B75446" w:rsidRDefault="00B75446" w:rsidP="00460214">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1E9E02AA" w14:textId="77777777" w:rsidR="00B75446" w:rsidRDefault="00B75446"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DA1312B" w14:textId="217B3DB1" w:rsidR="009D105A" w:rsidRPr="002F41D8" w:rsidRDefault="00F428D4" w:rsidP="002F41D8">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007E0318">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Fonds pour le mieux-être psychologique et le rétablissement des dépendances | Formulaire de demande de financement 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="007E0318" w:rsidRPr="007E0318">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:noBreakHyphen/>
+    </w:r>
+    <w:r w:rsidRPr="007E0318">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2027</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E57AE60" w14:textId="0A891E33" w:rsidR="009D105A" w:rsidRPr="002F41D8" w:rsidRDefault="009D105A" w:rsidP="002F41D8">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:eastAsia="Cambria" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+        <w:color w:val="7F7F7F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Fonds pour le mieux-être psychologique et le rétablissement des dépendances | Formulaire de demande de financement 2026-2027</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="021C1CD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD30B01C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03365B93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A9CBA6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05413F48"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D12877CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07B30056"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6D80D64"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B4D2ABB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C7C4472"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BDA5A5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA6CEB68"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18D72ED5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD1AF0CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D86437E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5786DE8"/>
+    <w:lvl w:ilvl="0" w:tplc="FD740E58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DD93A7D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0FD22BE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20674270"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DC0FC2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24353E8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0DE8932"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C5449C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CFF44618"/>
+    <w:lvl w:ilvl="0" w:tplc="9346543A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CEF0761"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="141260F6"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DF13C57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50846DAE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FF3349A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C32CC5C"/>
+    <w:lvl w:ilvl="0" w:tplc="84623B5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="ListParagraph"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3044582F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB1E39A4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="412B5978"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69729904"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51741CB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0268CC2"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B1E50A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C8AD580"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79241A74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9C8DAFC"/>
+    <w:lvl w:ilvl="0" w:tplc="E8522430">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3585" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4305" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5025" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5745" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6465" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2010787986">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1355107371">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1954557471">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="644509892">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="504636367">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="205722032">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="433134395">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="976496708">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1525946555">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="327444068">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1618294539">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1669625995">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="19279285">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="818157470">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="37362939">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="667711685">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1878539555">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="463699561">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="306708927">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="240913468">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00460214"/>
+    <w:rsid w:val="00013075"/>
+    <w:rsid w:val="00015D72"/>
+    <w:rsid w:val="000168ED"/>
+    <w:rsid w:val="00025371"/>
+    <w:rsid w:val="00027F24"/>
+    <w:rsid w:val="00034B3F"/>
+    <w:rsid w:val="000353A1"/>
+    <w:rsid w:val="00052443"/>
+    <w:rsid w:val="0006002A"/>
+    <w:rsid w:val="00065360"/>
+    <w:rsid w:val="00087953"/>
+    <w:rsid w:val="0009725A"/>
+    <w:rsid w:val="000A4EF1"/>
+    <w:rsid w:val="000A5939"/>
+    <w:rsid w:val="000A786B"/>
+    <w:rsid w:val="000B4318"/>
+    <w:rsid w:val="000B456D"/>
+    <w:rsid w:val="000B77C9"/>
+    <w:rsid w:val="000C194D"/>
+    <w:rsid w:val="000C3D71"/>
+    <w:rsid w:val="000C5EB8"/>
+    <w:rsid w:val="000D0E48"/>
+    <w:rsid w:val="000D38CA"/>
+    <w:rsid w:val="000D62F3"/>
+    <w:rsid w:val="000F41B5"/>
+    <w:rsid w:val="00101DE6"/>
+    <w:rsid w:val="001033ED"/>
+    <w:rsid w:val="0011722C"/>
+    <w:rsid w:val="00121ABF"/>
+    <w:rsid w:val="00123C97"/>
+    <w:rsid w:val="00144EC1"/>
+    <w:rsid w:val="00153BAC"/>
+    <w:rsid w:val="00170FBB"/>
+    <w:rsid w:val="00176D3F"/>
+    <w:rsid w:val="00182AED"/>
+    <w:rsid w:val="00194F5E"/>
+    <w:rsid w:val="001A5745"/>
+    <w:rsid w:val="001B54AB"/>
+    <w:rsid w:val="001C25EA"/>
+    <w:rsid w:val="001C60D7"/>
+    <w:rsid w:val="001C65FC"/>
+    <w:rsid w:val="001D2C6B"/>
+    <w:rsid w:val="001D7B6B"/>
+    <w:rsid w:val="00207EC7"/>
+    <w:rsid w:val="002100AD"/>
+    <w:rsid w:val="00212C99"/>
+    <w:rsid w:val="00217CBD"/>
+    <w:rsid w:val="0023506A"/>
+    <w:rsid w:val="002452AA"/>
+    <w:rsid w:val="002552AB"/>
+    <w:rsid w:val="00263C74"/>
+    <w:rsid w:val="00267164"/>
+    <w:rsid w:val="00272A9C"/>
+    <w:rsid w:val="002807E8"/>
+    <w:rsid w:val="00280CC2"/>
+    <w:rsid w:val="00282CF6"/>
+    <w:rsid w:val="00295AA4"/>
+    <w:rsid w:val="00296D62"/>
+    <w:rsid w:val="002979CD"/>
+    <w:rsid w:val="002B66CF"/>
+    <w:rsid w:val="002C3194"/>
+    <w:rsid w:val="002D5187"/>
+    <w:rsid w:val="002F41D8"/>
+    <w:rsid w:val="002F7492"/>
+    <w:rsid w:val="0030409E"/>
+    <w:rsid w:val="003111DC"/>
+    <w:rsid w:val="0032233D"/>
+    <w:rsid w:val="00327095"/>
+    <w:rsid w:val="00346DAB"/>
+    <w:rsid w:val="00363B66"/>
+    <w:rsid w:val="003659AD"/>
+    <w:rsid w:val="003800E6"/>
+    <w:rsid w:val="00380792"/>
+    <w:rsid w:val="00381EE7"/>
+    <w:rsid w:val="0039425F"/>
+    <w:rsid w:val="003960BC"/>
+    <w:rsid w:val="00397599"/>
+    <w:rsid w:val="003A07DC"/>
+    <w:rsid w:val="003A2A19"/>
+    <w:rsid w:val="003B30E5"/>
+    <w:rsid w:val="003C26E8"/>
+    <w:rsid w:val="003D0725"/>
+    <w:rsid w:val="003E5226"/>
+    <w:rsid w:val="003E626A"/>
+    <w:rsid w:val="003E6FE3"/>
+    <w:rsid w:val="003F064A"/>
+    <w:rsid w:val="003F7A33"/>
+    <w:rsid w:val="00406EC0"/>
+    <w:rsid w:val="00411512"/>
+    <w:rsid w:val="00423680"/>
+    <w:rsid w:val="00426C97"/>
+    <w:rsid w:val="00434BF7"/>
+    <w:rsid w:val="004371AF"/>
+    <w:rsid w:val="00447929"/>
+    <w:rsid w:val="00450417"/>
+    <w:rsid w:val="004515C5"/>
+    <w:rsid w:val="0045623A"/>
+    <w:rsid w:val="004565E8"/>
+    <w:rsid w:val="00460214"/>
+    <w:rsid w:val="00483AE1"/>
+    <w:rsid w:val="0049647D"/>
+    <w:rsid w:val="004A66CA"/>
+    <w:rsid w:val="004A683C"/>
+    <w:rsid w:val="004B27DB"/>
+    <w:rsid w:val="004C57E9"/>
+    <w:rsid w:val="004D2BEA"/>
+    <w:rsid w:val="004F55A6"/>
+    <w:rsid w:val="004F6B15"/>
+    <w:rsid w:val="004F7AAA"/>
+    <w:rsid w:val="00521DAA"/>
+    <w:rsid w:val="00524FDA"/>
+    <w:rsid w:val="00536D5D"/>
+    <w:rsid w:val="00543BA9"/>
+    <w:rsid w:val="0054459A"/>
+    <w:rsid w:val="00557C68"/>
+    <w:rsid w:val="00564447"/>
+    <w:rsid w:val="00570211"/>
+    <w:rsid w:val="00583ECA"/>
+    <w:rsid w:val="00584E9B"/>
+    <w:rsid w:val="005A2B20"/>
+    <w:rsid w:val="005C1FC2"/>
+    <w:rsid w:val="005D2FA5"/>
+    <w:rsid w:val="005D49F8"/>
+    <w:rsid w:val="005F02DE"/>
+    <w:rsid w:val="005F2E31"/>
+    <w:rsid w:val="005F3396"/>
+    <w:rsid w:val="005F6D71"/>
+    <w:rsid w:val="005F6FF4"/>
+    <w:rsid w:val="00611ECC"/>
+    <w:rsid w:val="00615502"/>
+    <w:rsid w:val="0063271D"/>
+    <w:rsid w:val="0067137D"/>
+    <w:rsid w:val="00676A28"/>
+    <w:rsid w:val="00690239"/>
+    <w:rsid w:val="006A50E4"/>
+    <w:rsid w:val="006B314B"/>
+    <w:rsid w:val="006D3A27"/>
+    <w:rsid w:val="006D59D3"/>
+    <w:rsid w:val="006D73E8"/>
+    <w:rsid w:val="006E5184"/>
+    <w:rsid w:val="00702465"/>
+    <w:rsid w:val="00703060"/>
+    <w:rsid w:val="00723D0B"/>
+    <w:rsid w:val="00731969"/>
+    <w:rsid w:val="00742F31"/>
+    <w:rsid w:val="007438C5"/>
+    <w:rsid w:val="00743D31"/>
+    <w:rsid w:val="0074754E"/>
+    <w:rsid w:val="00754434"/>
+    <w:rsid w:val="007648EA"/>
+    <w:rsid w:val="00777E1B"/>
+    <w:rsid w:val="0078711A"/>
+    <w:rsid w:val="007A0E51"/>
+    <w:rsid w:val="007A20CC"/>
+    <w:rsid w:val="007A2738"/>
+    <w:rsid w:val="007A7879"/>
+    <w:rsid w:val="007C0E1B"/>
+    <w:rsid w:val="007C4D6B"/>
+    <w:rsid w:val="007D3753"/>
+    <w:rsid w:val="007D5319"/>
+    <w:rsid w:val="007D7296"/>
+    <w:rsid w:val="007E0318"/>
+    <w:rsid w:val="007F0BD7"/>
+    <w:rsid w:val="007F60EA"/>
+    <w:rsid w:val="007F70BA"/>
+    <w:rsid w:val="00814A68"/>
+    <w:rsid w:val="0081625E"/>
+    <w:rsid w:val="00827D7C"/>
+    <w:rsid w:val="00833E29"/>
+    <w:rsid w:val="00835678"/>
+    <w:rsid w:val="00837274"/>
+    <w:rsid w:val="008373AC"/>
+    <w:rsid w:val="00845AB6"/>
+    <w:rsid w:val="0085434C"/>
+    <w:rsid w:val="00863151"/>
+    <w:rsid w:val="00871394"/>
+    <w:rsid w:val="0087246B"/>
+    <w:rsid w:val="008761B0"/>
+    <w:rsid w:val="00895972"/>
+    <w:rsid w:val="008A080C"/>
+    <w:rsid w:val="008C3A0B"/>
+    <w:rsid w:val="008D666E"/>
+    <w:rsid w:val="008E08A5"/>
+    <w:rsid w:val="008E5AD7"/>
+    <w:rsid w:val="008E6895"/>
+    <w:rsid w:val="008E6A5B"/>
+    <w:rsid w:val="008E6E73"/>
+    <w:rsid w:val="008F37DB"/>
+    <w:rsid w:val="00910E16"/>
+    <w:rsid w:val="0091314A"/>
+    <w:rsid w:val="00917A04"/>
+    <w:rsid w:val="0092258F"/>
+    <w:rsid w:val="00934E62"/>
+    <w:rsid w:val="009511D5"/>
+    <w:rsid w:val="009611BC"/>
+    <w:rsid w:val="009660CF"/>
+    <w:rsid w:val="0097289D"/>
+    <w:rsid w:val="00980CFE"/>
+    <w:rsid w:val="00987895"/>
+    <w:rsid w:val="00993702"/>
+    <w:rsid w:val="009952D8"/>
+    <w:rsid w:val="009A0C60"/>
+    <w:rsid w:val="009A2E8B"/>
+    <w:rsid w:val="009B1301"/>
+    <w:rsid w:val="009C02E1"/>
+    <w:rsid w:val="009C2F9C"/>
+    <w:rsid w:val="009C3723"/>
+    <w:rsid w:val="009D105A"/>
+    <w:rsid w:val="009D2430"/>
+    <w:rsid w:val="009E2B19"/>
+    <w:rsid w:val="009E36C8"/>
+    <w:rsid w:val="009F44E0"/>
+    <w:rsid w:val="009F6356"/>
+    <w:rsid w:val="009F7808"/>
+    <w:rsid w:val="00A02082"/>
+    <w:rsid w:val="00A101B5"/>
+    <w:rsid w:val="00A1189F"/>
+    <w:rsid w:val="00A17DBA"/>
+    <w:rsid w:val="00A21616"/>
+    <w:rsid w:val="00A26B66"/>
+    <w:rsid w:val="00A26E4E"/>
+    <w:rsid w:val="00A30195"/>
+    <w:rsid w:val="00A37433"/>
+    <w:rsid w:val="00A53410"/>
+    <w:rsid w:val="00A601A3"/>
+    <w:rsid w:val="00A6241A"/>
+    <w:rsid w:val="00A62BB0"/>
+    <w:rsid w:val="00A63761"/>
+    <w:rsid w:val="00A76D22"/>
+    <w:rsid w:val="00A80992"/>
+    <w:rsid w:val="00A80A6B"/>
+    <w:rsid w:val="00A87BED"/>
+    <w:rsid w:val="00AA0278"/>
+    <w:rsid w:val="00AB3FFC"/>
+    <w:rsid w:val="00AC0C4C"/>
+    <w:rsid w:val="00AC1B2C"/>
+    <w:rsid w:val="00AC4346"/>
+    <w:rsid w:val="00AD08F1"/>
+    <w:rsid w:val="00AE3C83"/>
+    <w:rsid w:val="00AF27D5"/>
+    <w:rsid w:val="00B0165A"/>
+    <w:rsid w:val="00B12E25"/>
+    <w:rsid w:val="00B258A5"/>
+    <w:rsid w:val="00B33255"/>
+    <w:rsid w:val="00B361D1"/>
+    <w:rsid w:val="00B478C9"/>
+    <w:rsid w:val="00B604E9"/>
+    <w:rsid w:val="00B64508"/>
+    <w:rsid w:val="00B75446"/>
+    <w:rsid w:val="00B84D37"/>
+    <w:rsid w:val="00B864D1"/>
+    <w:rsid w:val="00BE256D"/>
+    <w:rsid w:val="00BE6FC7"/>
+    <w:rsid w:val="00BF48ED"/>
+    <w:rsid w:val="00BF5A27"/>
+    <w:rsid w:val="00C0478B"/>
+    <w:rsid w:val="00C24315"/>
+    <w:rsid w:val="00C37C6E"/>
+    <w:rsid w:val="00C407A0"/>
+    <w:rsid w:val="00C43072"/>
+    <w:rsid w:val="00C551B0"/>
+    <w:rsid w:val="00C55D9B"/>
+    <w:rsid w:val="00C90C88"/>
+    <w:rsid w:val="00C91B57"/>
+    <w:rsid w:val="00C91C10"/>
+    <w:rsid w:val="00CA6005"/>
+    <w:rsid w:val="00CA78BB"/>
+    <w:rsid w:val="00CB2CC7"/>
+    <w:rsid w:val="00CC2B51"/>
+    <w:rsid w:val="00CC44AA"/>
+    <w:rsid w:val="00CC4B2C"/>
+    <w:rsid w:val="00CD2FD1"/>
+    <w:rsid w:val="00CD4507"/>
+    <w:rsid w:val="00CD5CBB"/>
+    <w:rsid w:val="00CD7C95"/>
+    <w:rsid w:val="00CE2CCE"/>
+    <w:rsid w:val="00CE4CAD"/>
+    <w:rsid w:val="00CE6115"/>
+    <w:rsid w:val="00CF3D31"/>
+    <w:rsid w:val="00D02435"/>
+    <w:rsid w:val="00D04E31"/>
+    <w:rsid w:val="00D15399"/>
+    <w:rsid w:val="00D16A69"/>
+    <w:rsid w:val="00D41900"/>
+    <w:rsid w:val="00D433B4"/>
+    <w:rsid w:val="00D45A15"/>
+    <w:rsid w:val="00D47639"/>
+    <w:rsid w:val="00D52B83"/>
+    <w:rsid w:val="00D546AD"/>
+    <w:rsid w:val="00D64096"/>
+    <w:rsid w:val="00D71DEF"/>
+    <w:rsid w:val="00D74DC6"/>
+    <w:rsid w:val="00D957AC"/>
+    <w:rsid w:val="00DA347E"/>
+    <w:rsid w:val="00DA5278"/>
+    <w:rsid w:val="00DA6E9B"/>
+    <w:rsid w:val="00DC0561"/>
+    <w:rsid w:val="00DC41CD"/>
+    <w:rsid w:val="00DC585E"/>
+    <w:rsid w:val="00DD359F"/>
+    <w:rsid w:val="00DD5D5A"/>
+    <w:rsid w:val="00DE4D61"/>
+    <w:rsid w:val="00DE7A42"/>
+    <w:rsid w:val="00DE7EE4"/>
+    <w:rsid w:val="00E0646E"/>
+    <w:rsid w:val="00E06C73"/>
+    <w:rsid w:val="00E37D67"/>
+    <w:rsid w:val="00E4284A"/>
+    <w:rsid w:val="00E6618C"/>
+    <w:rsid w:val="00E70058"/>
+    <w:rsid w:val="00E74073"/>
+    <w:rsid w:val="00E80B54"/>
+    <w:rsid w:val="00E943D4"/>
+    <w:rsid w:val="00EA773B"/>
+    <w:rsid w:val="00EB5598"/>
+    <w:rsid w:val="00EC66F8"/>
+    <w:rsid w:val="00EC7A83"/>
+    <w:rsid w:val="00ED1636"/>
+    <w:rsid w:val="00ED7F10"/>
+    <w:rsid w:val="00EE2F8E"/>
+    <w:rsid w:val="00EF6AE6"/>
+    <w:rsid w:val="00F03AA8"/>
+    <w:rsid w:val="00F06F67"/>
+    <w:rsid w:val="00F176C6"/>
+    <w:rsid w:val="00F247A6"/>
+    <w:rsid w:val="00F32225"/>
+    <w:rsid w:val="00F37301"/>
+    <w:rsid w:val="00F41431"/>
+    <w:rsid w:val="00F428D4"/>
+    <w:rsid w:val="00F459C3"/>
+    <w:rsid w:val="00F53B48"/>
+    <w:rsid w:val="00F542DA"/>
+    <w:rsid w:val="00F558B4"/>
+    <w:rsid w:val="00F564E6"/>
+    <w:rsid w:val="00F6469D"/>
+    <w:rsid w:val="00F74ABD"/>
+    <w:rsid w:val="00F74D8F"/>
+    <w:rsid w:val="00F82AD0"/>
+    <w:rsid w:val="00F846AA"/>
+    <w:rsid w:val="00F922E3"/>
+    <w:rsid w:val="00F93DF6"/>
+    <w:rsid w:val="00F95E12"/>
+    <w:rsid w:val="00FA0DC9"/>
+    <w:rsid w:val="00FA6146"/>
+    <w:rsid w:val="00FB5C67"/>
+    <w:rsid w:val="00FC1603"/>
+    <w:rsid w:val="00FC5674"/>
+    <w:rsid w:val="00FC7D3A"/>
+    <w:rsid w:val="00FD023B"/>
+    <w:rsid w:val="00FD2EBF"/>
+    <w:rsid w:val="00FD4236"/>
+    <w:rsid w:val="00FD59D9"/>
+    <w:rsid w:val="00FF14AC"/>
+    <w:rsid w:val="00FF7D07"/>
+    <w:rsid w:val="5C66019F"/>
+    <w:rsid w:val="5CCA2DC6"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1E919271"/>
+  <w15:docId w15:val="{57C9AC2F-F960-4C45-AF9D-478B00480C00}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="fr-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00170FBB"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00170FBB"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="0076B6"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F558B4"/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:smallCaps/>
+      <w:color w:val="0076B6"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00170FBB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00170FBB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:color w:val="0076B6"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00F558B4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:smallCaps/>
+      <w:color w:val="0076B6"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00460214"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="1080" w:hanging="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00460214"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-CA"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00460214"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00460214"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00460214"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00460214"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00460214"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00460214"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003B30E5"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C3A0B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C3A0B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008C3A0B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C3A0B"/>
+    <w:rPr>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C3A0B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Corbel" w:eastAsia="Times New Roman" w:hAnsi="Corbel" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006D59D3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="006D59D3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00170FBB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="fr-CA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F558B4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F558B4"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F558B4"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D105A"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A63761"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D3A27"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F95E12"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+    <w:name w:val="Unresolved Mention2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F95E12"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A66CA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="479273691">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1121724069">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1149519078">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mha@gov.nt.ca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hss.gov.nt.ca/fr/services/fonds-pour-le-mieux-%C3%AAtre-psychologique-et-le-r%C3%A9tablissement-des-d%C3%A9pendances" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mha@gov.nt.ca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mha@gov.nt.ca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mha@gov.nt.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gov.nt.ca/fr/services/funding-programs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mha@gov.nt.ca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -864,318 +7686,459 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...222 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2bcef807-899e-4cca-b8a6-940e272d0e94">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b914458b-2daa-4e2c-8854-3d348c689cba" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD9F2A080513A54F9E37785FB0F73C24" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7f040db9bd44ca2b0eb6e1859a381a57">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2bcef807-899e-4cca-b8a6-940e272d0e94" xmlns:ns3="b914458b-2daa-4e2c-8854-3d348c689cba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93e52f8b80f9b2de1855df81fdcefcee" ns2:_="" ns3:_="">
+    <xsd:import namespace="2bcef807-899e-4cca-b8a6-940e272d0e94"/>
+    <xsd:import namespace="b914458b-2daa-4e2c-8854-3d348c689cba"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2bcef807-899e-4cca-b8a6-940e272d0e94" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3dffe7ac-56e0-4ba5-b789-8083447d1ca6" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b914458b-2daa-4e2c-8854-3d348c689cba" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b4ec982d-232c-4d6a-9268-e1cc37b33664}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b914458b-2daa-4e2c-8854-3d348c689cba">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF71C77D-9A69-4430-AFA6-1DA5C6CF9F52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8C1432D-ADA2-45F2-8024-045E64CA4328}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2bcef807-899e-4cca-b8a6-940e272d0e94"/>
+    <ds:schemaRef ds:uri="b914458b-2daa-4e2c-8854-3d348c689cba"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EBC6D23-3E37-4A93-8A97-CAAF48707B2D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA418157-32FE-42B8-93C0-0D781FA11923}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2bcef807-899e-4cca-b8a6-940e272d0e94"/>
+    <ds:schemaRef ds:uri="b914458b-2daa-4e2c-8854-3d348c689cba"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1027</Words>
+  <Characters>5634</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>125</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>GTNO</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6565</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="30" baseType="variant">
+      <vt:variant>
+        <vt:i4>6160436</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mha@gov.nt.ca</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160436</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mha@gov.nt.ca</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160436</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mha@gov.nt.ca</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587614</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://forms.office.com/r/BbUNHMs3A4</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393227</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.hss.gov.nt.ca/funding</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...9 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ori Wah-Shee</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Donald Prince</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DD9F2A080513A54F9E37785FB0F73C24</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>